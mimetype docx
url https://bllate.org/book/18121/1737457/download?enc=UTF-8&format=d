--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -30,50 +30,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глава 4, Премьер-министр замаскировался</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>(Лиу ЧхэнФун, проливая слезы из миндалевидных голубых глаз:) - Брат, будь осторожен! Дворец полон опасностей! Ты можешь войти и не выйти!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Лиу ЧхэнФэн, наклоняясь над ней:) - Будь спокойна, сестренка! За пару дней со мной ничего не случится. Я быстро разберусь с твоими проблемами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -750,51 +766,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Перед ним стоял он... человек, которого он знал и помнил лучше всех на свете - потому что нет особой причины изучать друзей, но только глупец не ставит себе целью изучить врага. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он стоял, как гранитное изваяние, полы темного ханьфу развевались на ветру, его бесстрастное красивое лицо было неподвижно, только внезапно налетевший вихрь играл с прядями черных блестящих волос. Взгляд удлиненных аметистовых глаз не отрывался от лица Лиу ЧхэнФэна. </w:t>
+        <w:t>Он стоял, как гранитное изваяние, полы темной мантии развевались на ветру, его бесстрастное красивое лицо было неподвижно, только налетевший вихрь играл с прядями черных блестящих волос. Взгляд удлиненных аметистовых глаз не отрывался от лица Лиу ЧхэнФэна. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Эти глаза - последнее, что видел Лиу ЧхэнФэн перед тем, как упасть бездыханным в ущелье Даянь, с десятком стрел, торчащих из его израненного тела. Среди лязга клинков, плеска крови, криков ярости и боли, в облаках гари и пыли из-под копыт конницы бунтовщиков. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,67 +894,67 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Наложница 2, рассекая водную гладь стилем кроль:) - Ха-ха! Я научилась плавать!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>конец главы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t/>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>конец главы</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>