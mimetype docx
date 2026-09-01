--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -30,50 +30,66 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Глава 3, Премьер-министр замаскировался</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>А в это время император... У него была непростая жизнь. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Его величество взошел на трон по трупам, с мечом в руке и ненавистью в сердце. Эта ненависть гнездилась в душах всех благородных семей Великого Ляна, стоявших по обе стороны баррикад: и потерявших власть приспешников старой династии, и защитников нового порядка, вошедших в силу. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -1247,50 +1263,66 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Это была встреча императора и его убийцы, первая и последняя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>конец главы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>------------------------------------</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>