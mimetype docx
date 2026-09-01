--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -1359,50 +1359,1970 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>У двери в гримёрную Юань Вэнь обернулся, взглянул на него, толкнул дверь, вошёл и захлопнул её за собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Я Тун застыл на месте, глядя на закрытую дверь с совершенно безучастным лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Позади послышались шаги. Он обернулся и увидел мужчину в тёмных очках, за которым следовали двое ассистентов, а также несколько охранников и заместитель главного режиссёра телеканала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина был одет в свободный пиджак неформального покроя. Несмотря на очки, на губах его играла лёгкая, чувственная улыбка, очерчивая красивую линию рта. Лицо его, с идеальными пропорциями, было безупречным для мужчины-артиста – эталонная внешность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Походка его была исполнена той непринуждённой грации, когда казалось, что он буквально парил над землёй, каждое движение его было неторопливым и вместе с тем полным достоинства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Я Тун слегка склонил голову в знак приветствия – заметит ли тот или нет, не важно, – и, толкнув дверь, вошёл в гримёрную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Ци Шэнь краем глаза отметил этого юношу, бросил взгляд на закрывшуюся дверь и, не повышая тона, спросил у сопровождающего:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Кто это?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заместитель режиссёра, шедший рядом, призадумался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Вроде бы участник одной группы, Шань Я Тун. Так, певец второго ряда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Ци Шэнь кивнул, ещё раз взглянул в сторону двери и негромко заметил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Понятно. Выглядит как способный парень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И с этими словами перевёл взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один из его ассистентов, услышав это, с удивлением оглянулся на закрытую дверь. Этот юноша удостоился похвалы от самого Сяо Ци Шэня! Интересно, осознаёт ли он, какая честь ему выпала?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они не знали, что Сяо Ци Шэнь сказал это лишь потому, что в глазах того юноши, когда перед его носом захлопнули дверь, не было ни гнева, ни обиды – лишь невозмутимое спокойствие, будто ничего особенного не произошло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для новичка важнее всего – уметь терпеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Артист, не достигший и двадцати, а уже обладает таким ровным нравом – значит, в этом мире ему будет не так уж трудно пробиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заместитель режиссёра поспешно закивал, не слишком заботясь о перспективах Шань Я Туна. Сейчас главное – достойно принять этого короля сцены (1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они вошли в гримёрную повышенной комфортности. Заместитель режиссёра почтительно обратился к Сяо Ци Шэню:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Ци Шэнь, до эфира осталось немного. Может, начнём с грима?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Ци Шэнь кивнул, не тратя слов на пустые любезности. Он уселся перед зеркалом. Из-за напряжённого графика съёмок у него не было времени на собственного стилиста, но для такого небольшого шоу он не считал нужным затевать суету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он откинулся на спинку кресла, снял очки и устало потёр переносицу, явив миру свои прекрасные глаза персикового цвета (2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Режиссёр Цзянь, а что Вы думаете о Шань Я Туне? – донёсся из-за приоткрытой двери тонкий мужской голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сяо Ци Шэнь приподнял бровь и сквозь зеркало увидел неплотно прикрытую дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудники в комнате почувствовали неловкость, но закрывать дверь сейчас было бы ещё более неловко, поэтому они сделали вид, что ничего не слышат, и продолжили заниматься своими делами, надеясь только, что разговор снаружи не зайдёт слишком далеко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После мужского вопроса воцарилась тишина. Сяо Ци Шэнь уже решил было, что ответа не будет, как вдруг раздался женский голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голосе этом не слышалось особых эмоций, но если прислушаться, можно было уловить нотку одобрения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Он очень подходит для этого круга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для артиста самое главное – подходить. Увы, многие этому требованию не соответствуют.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вновь послышались шаги, и за дверью стихло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудники в комнате облегчённо перевели дух – разговор не затронул ничего лишнего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – А этот Шань Я Тун сегодня участвует в вашей программе? – спросил Сяо Ци Шэнь, рассеянно вертя в пальцах очки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гримёр поспешно ответила:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Да, сегодня пригласили несколько звёзд, они все участвовали, – работать с Сяо Ци Шэнем было для неё неожиданностью; обычно у таких, как он, есть свои личные стилисты. Но сегодня он явился без них. Хотя она занималась этим делом уже много лет, всё равно ощущала лёгкое волнение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Вот как, – коротко отозвался он и умолк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудники телеканала не придали этому маленькому эпизоду значения и продолжили готовить его к выходу на сцену.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только двое ассистентов знали: сегодня Сяо Ци Шэнь проявил к этому никому не известному юнцу необычный интерес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В другой общей гримёрной Шань Я Тун переоделся в свою одежду и вместе с Юань Вэнем покинул телецентр. Их общий помощник держался ближе к Юань Вэню, а Шань Я Тун шёл позади обоих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот помощник изначально был личным ассистентом Шань Я Туна, но у Юань Вэня недавно уволился свой, и нового пока не нашли. Помощника по имени Ян Цзюнь поставили обслуживать обоих, однако по факту он был теперь скорее личным ассистентом Юань Вэня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взглянув на мрачное лицо Юань Вэня, Шань Я Тун усмехнулся, сунул руки в карманы и, глядя в небо, произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Вы идите, у меня дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помощник обернулся, нахмурился, и голос его прозвучал холодновато:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Я Тун, компания только что звонила – вам с Вэнем нужно срочно вернуться в офис.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Я Тун скользнул взглядом по помощнику, подошёл к машине и открыл дверцу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Раз уж ты помощник, то делай свою работу. Мне не нравится, когда я узнаю о расписании в последний момент от звонка помощника. Такой помощник ставит меня в неловкое положение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами он сел в автомобиль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помощник побледнел, лицо его покрылось пятнами, когда краска отхлынула и прилила обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юань Вэнь перевёл взгляд с одного на другого, открыл дверцу с другой стороны и уселся, не глядя на Шань Я Туна, и процедил сквозь зубы с ядовитой насмешкой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – И не скажешь, что ты умеешь так ловко выражаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Я Тун промолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Думаешь, этим ты переплюнешь мою популярность? – не выдержав, заорал Юань Вэнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Я Тун повернул голову и посмотрел на вышедшего из себя Юань Вэня. В его взгляде мелькнула насмешка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Это шоу-бизнес. Здесь всё взлетает и падает – ничего не предопределено, – он перевёл взгляд на окно. – И не думай, что в машине ты в безопасности. Твоё лицо вполне могло попасть в объективы папарацци. В этом мире нужно не забывать играть всегда, каждую секунду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он задумчиво погладил подбородок:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Иначе завтра в светской хронике появится заметка: "Юань Вэнь, пользуясь своей популярностью, издевается над напарником".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помощник на переднем сиденье обернулся и посмотрел на Шань Я Туна. В его взгляде сменилось прежнее равнодушие на сосредоточенную задумчивость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, Шань Я Тун не так уж и бесполезен, как казалось раньше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1. 天王 (tiān wáng) – Небесный король / Король сцены – в китайской индустрии развлечений так называют артистов высшего эшелона, суперзвёзд, достигших пика популярности и признания. Термин восходит к буддийской мифологии, где "Тянь Ваны" – это четыре небесных царя-хранителя, стоящих на страже мира. В современном контексте он утратил религиозный смысл и превратился в устойчивый жаргонизм для обозначения непререкаемых лидеров шоу-бизнеса – певцов, актёров или ведущих, чьи гонорары и влияние намного превосходят обычные звёздные статусы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2. 桃花眼 (táohuāyǎn) – литературный перевод – глаза персикового цвета – это глаза по форме напоминающие лепестки цветка персика: длинные и слегка изогнутые, со слегка красноватым оттенком в уголках. При улыбке они прищуриваются, превращаясь в изогнутый полумесяц. Зрачок таких глаз скошен вверх, иногда они кажутся расфокусированными, придавая человеку вид не до конца проснувшийся, отчего они кажутся туманными и наполненными чувством пьянящей неги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>