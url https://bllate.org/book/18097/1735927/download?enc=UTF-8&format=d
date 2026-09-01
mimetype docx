--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -14,3219 +14,1491 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Юй Нань отступил в полумрак за сценой, и выражение его лица становилось всё мрачнее.</w:t>
-[...3167 lines deleted...]
-        <w:t>Возможно, Шань Я Тун не так уж и бесполезен, как казалось раньше.</w:t>
+        <w:t>Они прошли по ярко освещённому коридору, и Цзянь Я ввела его в гримёрную. Коротко протянула сценарий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Просмотришь. Через три минуты – выход, – и тут же повернулась к гримёру, стилисту и костюмеру: – Начинайте, времени в обрез.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Я Тун бегло окинул взглядом помещение – из артистов здесь был только он один. Остальные, должно быть, уже готовы и ждут за кулисами начала записи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он принял сценарий, бегло пролистал его. Да, как и всегда в таких развлекательных передачах: максимум шумихи, минимум содержания. Но правила игры остаются теми же, неизменными. Сегодняшний эфир сведёт вместе и больших, и маленьких звёзд, и с его нынешней популярностью ему, скорее всего, не достанется ни одного крупного плана. Все игровые моменты были продуманы заранее, и главные роли в них отведены совсем не ему. Он прекрасно это понимал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гримёр быстро, но тщательно нанесла ему макияж, мельком глянула на отложенный в сторону сценарий и, отступив на шаг, профессионально оценила результат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Я Тун, пора переодеваться, – она кивнула в сторону костюмера, который уже держал наготове пиджак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Я Тун принял одежду, коротко поблагодарил их обоих и направился в примерочную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он переоделся, то на мгновение задержался перед зеркалом, вглядываясь в отражение незнакомого юноши. Его губы тронула лёгкая, изящная улыбка – та самая, что всегда была его визитной карточкой. Медленно, с чувством собственного достоинства, он приоткрыл дверь. Впереди – огромный мир. Может быть, запутанный, может быть, хаотичный, но кто знает, какие краски принесёт ему грядущее?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудники проводили его за кулисы. Как он и предполагал, все приглашённые звезды уже собрались. Он повернул голову и с вежливой учтивостью поприветствовал несколько звёзд первой величины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В таких ситуациях маститые артисты редко позволяли себе демонстрировать превосходство – все они были слишком искушены, чтобы опускаться до подобной мелочности. Они ответили на его приветствие с ровным, ни к чему не обязывающим радушием, и тут же разошлись каждый по своим делам, не проявляя к нему особого интереса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юань Вэнь поднял голову и увидел стоящего в свете софитов Шань Я Туна. И в это же самое мгновение его пронзило отчётливое, почти физическое ощущение – этот человек изменился. Словно в нём произошла неуловимая, но фундаментальная перемена, которую невозможно было описать словами, но которую невозможно было и не заметить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он ещё пребывал в этом замешательстве, Шань Я Тун уже подошёл к нему. На лице его – всё та же привычная, немного робкая улыбка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Вэнь, ты уже пришёл?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Брови Юань Вэня едва заметно дрогнули, почти неуловимо нахмурившись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – М-м, – буркнул он. – В следующий раз не опаздывай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот так, сразу и точно, всё встало на свои места. Наваждение рассеялось. Конечно же, он просто показал себе то, чего хотел увидеть. Что может быть у этого человека, кроме смазливой физиономии?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Прости, пробки, так что я...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Не нужно мне оправданий, – в голосе Юань Вэня послышалась с трудом сдерживаемая досада. – У тебя за эту неделю вообще ни одного выступления! Неужели нельзя было выйти чуть раньше?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только сказав это, он спохватился – слишком резко. Бегло огляделся по сторонам и уверился, что никто не обратил внимания. Удовлетворённый этим, он прикрыл глаза, делая вид, что отдыхает, и полностью проигнорировал стоящего рядом напарника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Я Тун тем временем внимательно изучал Юань Вэня. Смуглая кожа, правильные, даже красивые черты лица – образ солнечного мальчика, этакий пляжный сёрфингист. Но брови у него были чуть гуще, чем следовало, и это придавало лицу оттенок раздражительности, почти агрессии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он только что оглядывался по сторонам – проверял, не заметил ли кто его несдержанности?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все, кто добивается высот в этом мире, давно усвоили одно правило: сама жизнь превращается в бесконечный спектакль. Вполне возможно, что уже завтра где-нибудь в уголке светской хроники появится заметка: "Группа «Небесные Мальчики»: Юань Вэнь и Шань Я Тун не в ладах". И кто знает, откуда возьмутся эти слухи?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Я Тун вышел на сцену последним. Он услышал, как ведущий представил его "красавцем-певцом", и под одобрительный гул зрителей, который, несомненно, был предварительно отрепетирован и записан под фонограмму, он помахал рукой в зал, приветливо улыбаясь, и занял место в самом дальнем углу сцены, за спинами более именитых коллег. Затем ведущий начал с воодушевлением рассказывать о новинках больших звёзд – фильмах и альбомах, которые совсем скоро должны были выйти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На огромном экране замелькали дорогие, стильные видеоролики, и в зале взметнулись пронзительные крики фанатов. Шань Я Тун смотрел на картинку, не меняя спокойной улыбки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К концу первой части программы он произнёс лишь одну короткую фразу: "Песня такого-то очень хороша, она мне очень нравится".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вторая часть была посвящена наказаниям – весёлым, развлекательным, но достаточно унизительным. Игра в цепочку идиом: кто ошибся – тот получает штраф.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он помнил, что в сценарии было прописано: на ошибку должен был пойти Юань Вэнь. Ошибка – это возможность, шанс получить дополнительное внимание, ещё один выход в кадр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда маленькая змейка, которой заранее вырвали зубы, обвилась вокруг руки Юань Вэня, а в зале раздались испуганные вздохи зрительниц, Шань Я Тун убрал с лица свою обычную улыбку и сменил её на выражение искренней озабоченности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Третья часть программы была отведена под интерактив.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все артисты были поделены на три группы. Затем по жребию – кому достанется красный билет, тот может потребовать от любого участника из двух других групп либо ответить на вопрос, либо выполнить какое-нибудь действие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Я Тун сидел на краю сцены, скучая. Всё это было давно спланировано, и он здесь – лишь бледный, никому не нужный листок, зелёная ветка, призванная лишь подчеркнуть яркость других цветов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – О! – воскликнул ведущий, с наигранным любопытством заглядывая в конверт. – На этот раз красный билет достаётся нашей прелестной Ми Ли. Ми Ли, кого же ты выберешь? И что решишь сделать, задать вопрос или попросить что-то сделать? – он игриво подмигнул. – Но, кого бы ты ни выбрала, не будь слишком строга к бедняжке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ми Ли. В памяти тела Шань Я Туна остались смутные образы: молодая актриса, ворвавшаяся на экраны с ролью в подростковой дораме. В памяти всплыл странный эпизод: Шань Я Тун отказался участвовать в спланированном компанией романе с ней, чтобы подогреть интерес публики. И с тех пор между ними возникла какая-то тень неприязни. Надо сказать, этот Шань Я Тун решительно не годился для того, чтобы выживать в этом мире.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Ах, брат Нань, ты всё шутишь! – Ми Ли очаровательно улыбнулась, и в этой улыбке было всё то безупречное, хрупкое, почти невинное очарование, за которое пресса нарекла её "первой леди целомудрия (1)". – Ну как я могу быть строгой? Так... дайте подумать, кого бы мне выбрать...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она лукаво захлопала ресницами и, словно играя, провела изящным, точно выточенным из слоновой кости пальчиком в воздухе, описывая круг, и вдруг остановилась, указывая на улыбающегося Шань Я Туна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Вот – пусть это будет Я Тун. Как вы смотрите на то, чтобы Я Тун спел для нас одну песню? – в голосе её звучали нотки кокетливого ожидания. – Обычно мы слышим только дуэты, дуэты... А сегодня я так хочу услышать его соло! Я, знаете, уже давно этого ждала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбка ведущего на мгновение дрогнула, но он тут же взял себя в руки и, повернувшись к залу, объявил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Ну что ж, давайте встретим нашего красавца Шань Я Туна аплодисментами и послушаем, что он нам сегодня подарит!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шань Я Тун взглянул на улыбающуюся Ми Ли. Не торопясь, он поднялся со своего места и направился к центру сцены. Проходя мимо ведущего, он краем глаза заметил тень неудовольствия, мелькнувшую в глазах того.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В душе его прозвучал холодный смешок. Он принял микрофон и расплылся в той самой застенчивой улыбке, которая так шла к его новому лицу. В зале сидели зрители – и в их взглядах не было ни особого интереса, ни ожидания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот путь к славе только начинался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он обернулся к Ми Ли, сияющей девичьей наивностью, и театрально, с притворной обречённостью, опустил плечи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> – Ради ожиданий Ми Ли, сегодня я впервые покажу всем свой голос. Чтобы хоть немного порадовать такую красавицу, я готов рискнуть – пусть даже моё пение вас разочарует. Я не хочу, чтобы такие очаровательные девушки, как Ми Ли, были разочарованы во мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В зале раздались добродушные смешки – атмосфера немного разрядилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ми Ли, очевидно, была польщена таким оборотом, и её улыбка стала чуть теплее, чуть ярче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но в уголке сцены, где её не могли видеть зрители, Цзянь Я недовольно нахмурилась. Самовольно менять программу, не предупредив режиссёрскую группу? Неужели эта артистка не понимает самых элементарных правил игры?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3246,83 +1518,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>1. 天王 (tiān wáng) – Небесный король / Король сцены – в китайской индустрии развлечений так называют артистов высшего эшелона, суперзвёзд, достигших пика популярности и признания. Термин восходит к буддийской мифологии, где "Тянь Ваны" – это четыре небесных царя-хранителя, стоящих на страже мира. В современном контексте он утратил религиозный смысл и превратился в устойчивый жаргонизм для обозначения непререкаемых лидеров шоу-бизнеса – певцов, актёров или ведущих, чьи гонорары и влияние намного превосходят обычные звёздные статусы.</w:t>
-[...31 lines deleted...]
-        <w:t>2. 桃花眼 (táohuāyǎn) – литературный перевод – глаза персикового цвета – это глаза по форме напоминающие лепестки цветка персика: длинные и слегка изогнутые, со слегка красноватым оттенком в уголках. При улыбке они прищуриваются, превращаясь в изогнутый полумесяц. Зрачок таких глаз скошен вверх, иногда они кажутся расфокусированными, придавая человеку вид не до конца проснувшийся, отчего они кажутся туманными и наполненными чувством пьянящей неги.</w:t>
+        <w:t>1. 玉女掌门 (yù nǚ zhǎng mén) – Первая леди целомудрия / Верховная жрица чистоты – почётное прозвище, которое в китайской индустрии развлечений присваивают молодым актрисам, исполняющим роли невинных, чистых и непорочных героинь, обычно в мелодрамах и подростковых сериалах. Термин восходит к образам "нефритовой девы" в даосизме и буддизме как символа чистоты и духовной красоты, а "чжанмэнь" означает "глава школы / направления", то есть лучшая представительница этого амплуа.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>