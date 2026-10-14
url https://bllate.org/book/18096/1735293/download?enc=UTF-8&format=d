--- v0 (2026-07-14)
+++ v1 (2026-10-14)
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Спустившись на берег, Цзянь Ли окинул пляж Острова Дьявола быстрым, на первый взгляд рассеянным взглядом, хотя в его голове уже вовсю шёл процесс построения мысленной карты местности.</w:t>
+        <w:t>Спустившись на берег, Цзянь Ли окинул пляж Острова Дьявола беглым, на первый взгляд рассеянным взором, хотя в его голове уже вовсю шёл процесс построения мысленной карты местности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2671,50 +2671,66 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Какого чёрта?! Да у него там целый арсенал для профессионального киллера?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>