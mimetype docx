--- v0 (2026-07-14)
+++ v1 (2026-10-14)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— С-с-стой… — менеджер вдруг растянул звук, — парень, а ты, кажется, какой-то другой?</w:t>
+        <w:t>— С-с-стой… — Менеджер вдруг растянул звук. — Парень, а ты, кажется, какой-то другой?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,115 +206,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Менеджер Ли Люй знал лишь то, что Цзянь Ли нужны деньги, и всё, что он мог сделать, – это всеми силами предоставлять ему возможности.</w:t>
-[...63 lines deleted...]
-        <w:t>— И всё же не радуйся раньше времени. Перед началом съёмок все участники должны пройти тест на физическую подготовку. Тренируйся, не теряй времени, а то ещё отсеют, — с беспокойством добавил Ли Люй.</w:t>
+        <w:t>Менеджер Ли Линь знал лишь то, что Цзянь Ли нужны деньги, и всё, что он мог сделать, – это всеми силами предоставлять ему возможности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кто бы мог подумать, что талант, который он самолично отыскал, окажется в такой ситуации. Если его действительно погубят, пропадёт зря такое лицо, что разит наповал и мужчин, и женщин, и стариков, и детей!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И всё же не радуйся раньше времени. Перед началом съёмок все участники должны пройти тест на физическую подготовку. Тренируйся, не теряй времени, а то ещё отсеют, — с беспокойством добавил Ли Линь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,51 +750,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он не только занял первое место по всем показателям ключевых показателей эффективности и заслужил титул самого грозного наёмника года, но даже вышел фильм, снятый специально по его мотивам – первый художественный боевик о миротворческих силах, с попыткой создать собственного китайского супергероя…</w:t>
+        <w:t>Он не только занял первое место по всем ключевым показателям эффективности и заслужил титул самого грозного наёмника года, но даже вышел фильм, снятый специально по его мотивам – первый художественный боевик о миротворческих силах, с попыткой создать собственного китайского супергероя…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Адский режим тренировок глубоко запечатлён в мозгу. Даже имея дело с этим дрищом, у которого руки дрожат как крылья бабочки при отжиманиях, Цзянь Ли был уверен, что в короткий срок сможет помочь ему превратиться в самого ценного игрока в «Игре престолов».</w:t>
+        <w:t>Адский режим тренировок глубоко запечатлён в мозгу. Даже имея дело с этим дрищом, у которого руки дрожат как крылья бабочки при отжиманиях, Цзянь Ли был уверен, что в короткий срок сможет помочь ему превратиться в MVP в «Борьбе девяти сыновей за трон».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1358,51 +1358,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он чуть не забыл: как и положено главному герою романа о страданиях, помимо физических и душевных мук от этого придурка главного героя-мучителя, на сцене то и дело скачет целая кодла «прелестных» родственничков и прочих отбросов.</w:t>
+        <w:t>Он чуть не забыл: как и положено протагонисту романа о страданиях, помимо физических и душевных мук от этого придурка-мучителя, на сцене то и дело скачет целая кодла «прелестных» родственничков и прочих отбросов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2190,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он нажал на газ своей подержанной «Гордости Отечества», въехал в подземный паркинг отеля, где проходила подготовка к шоу, и поднялся на лифте прямо в зал для тестирования физической подготовки.</w:t>
+        <w:t>Он нажал на газ своей подержанной «Гордости Отечества», въехал в подземный паркинг отеля, где готовились к шоу, и поднялся на лифте прямо в зал для тестирования физической подготовки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2830,83 +2830,99 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Хе-хе… — улыбка Цзянь Ли стала натянутой, — думаю, не стоит?</w:t>
+        <w:t>— Хе-хе… — Улыбка Цзянь Ли стала натянутой. — Думаю, не стоит?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>В конце концов, услуги сильнейшего наёмника года в роли тренера – это уже совсем другой прайс!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>