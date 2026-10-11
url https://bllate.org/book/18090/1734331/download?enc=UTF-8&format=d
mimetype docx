--- v0 (2026-07-13)
+++ v1 (2026-10-11)
@@ -78,83 +78,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«А-а-а?!» – Сун Цы был в отчаянии и беспомощности. — «Как это героиня и второй герой умудрились сойтись?»</w:t>
-[...31 lines deleted...]
-        <w:t>Они же должны были получить бафф «любовь с первого взгляда» на главных героев!</w:t>
+        <w:t>«А-а-а?!» — Сун Цы был в отчаянии и беспомощности. — «Как это героиня и второй герой умудрились сойтись?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А ведь у них должен был сработать бафф «любовь с первого взгляда»!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,51 +174,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раз она с ним, то о каких отношениях должны узнать сотрудники?! Более того, они сейчас наверняка неразлучны – как прикажете оставлять главных героев наедине?</w:t>
+        <w:t>Раз она с ним, то о каких отношениях должны узнать сотрудники?! Более того, они сейчас наверняка неразлучны — как прикажете оставлять главных героев наедине?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,51 +846,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Если так, то это к лучшему.</w:t>
+        <w:t>— Лучше бы так и было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,51 +1134,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сидящий рядом Мэн Цзинчэн, разумеется, это заметил. Он невольно сжал руку в локте, а его губы сжались в тонкую линию.</w:t>
+        <w:t>Сидящий рядом Мэн Цзинчэн, разумеется, это заметил. Он невольно сильнее сжал её руку, а губы сжались в тонкую линию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,51 +1230,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Понял», – отозвался в мыслях Сун Цы. Чтобы не вызывать подозрений у Шань Сина, он в пару глотков доел кашу, тихонько пододвинулся к нему и потянул за край пиджака.</w:t>
+        <w:t>«Понял», — отозвался в мыслях Сун Цы. Чтобы не вызывать подозрений у Шань Сина, он в пару глотков доел кашу, тихонько пододвинулся к нему и потянул за край пиджака.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2126,51 +2126,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«140, что за идиотскую идею ты подкинул?! Заставить меня соблазнять его, чтобы потянуть время? Ты видел, во что я одет? Больничная пижама и лысая голова! Я слышал, как он прыснул!»</w:t>
+        <w:t>«140, что за идиотскую идею ты подкинул?! Заставить меня соблазнять его, чтобы потянуть время? Ты видел, во что я одет? Больничная пижама, а сам я лысый, как яйцо! Я же слышал, как он прыснул!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2607,50 +2607,66 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>— И правда, зря я выпустил тебя. Решил за моей спиной мужиков кадрить, мм?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>