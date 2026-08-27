--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -30,2515 +30,1267 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>【Внимание: траты не будут бесконечными, они будут перемежаться бытовыми делами; помимо заработка через систему, герой воспользуется и бонусами эпохи.】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>【«Двойной мужской протагонист» означает отношения между двумя мужчинами. Натуралам вход воспрещен!】</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Летний полдень.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...31 lines deleted...]
-        <w:t/>
+        <w:t>Стройка. Повсюду груды кирпича и цемента, окружающие низину – место, где рабочие принимают душ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ай Люи сидел там на корточках, на нем были только мокрые трусы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>У ног – подтекающий шланг и кусок желто-коричневого домашнего мыла.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ай Люи погрузился в раздумья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Прошлой ночью он случайно привязал систему кэшбэка за траты и был вне себя от восторга.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Это же нежданное богатство!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Он собирался тратить напропалую! Удалить Пинхаофань! Стать баснословным богачом!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Завалить деньгами богиню своего сердца, чтобы она сама за ним бегала, а потом обнять красотку еще краше и жестоко ей отказать!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>И на радостях он подавился насмерть.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Очнувшись, он обнаружил, что переселился в мир новеллы, в тело восемнадцатилетнего юноши – своего полного тезки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Восемнадцатилетний Ай Люи был «су» в романе про двух главных героев!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>«Разве в романах с двумя главными героями они не должны вместе покорять мир?! А?!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ай Люи был в полном недоумении. Мало того что этот мир принадлежал женскому порталу, так это еще и какой-то классический сюжет о подонке и его жертве!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Из тех, где над «су» измываются восемьсот лет, потом один день мучают «гуна», и наступает счастливый финал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>И восемнадцатилетний Ай Люи как раз был тем самым жалким «су»!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Сейчас он мылся холодной водой, чтобы чистеньким отправиться вручать деньги подонку-гуну!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>И еще умолять того их принять!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Твою ж мать!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Я стал гребаным подлизой! Настоящим геем!!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Система: Потише, ты считаешь, этим стоит гордиться?]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— …?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Система: В связи с изменением мироустройства правила заданий адаптированы под местные обычаи и изменены автоматически.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Первое: Хозяин может ежедневно тратить виртуальный лимит в десять тысяч юаней законными способами на одного мужчину (ранее – на женщину) с рейтингом внешности выше 9 баллов.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Второе: Случайно срабатывает коэффициент кэшбэка от 1 до 100 крат. Чем выше внешность цели, тем больше вероятность высокого коэффициента. Сумму кэшбэка можно обналичить.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Третье: За выполнение ежедневного задания система получает 1 очко энергии. В случае невыполнения сумма кэшбэка за текущий день обнуляется.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Четвертое: Систему можно улучшать. После каждого успешного улучшения Хозяин получает одну попытку в лотерее с возможностью выиграть случайный приз.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Пятое: Помимо ежедневных заданий, существует побочное: сбор персонажей. Сбор считается успешным после первой траты на новую цель. За каждые десять собранных персонажей полагаются дополнительные очки энергии.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Шестое: По достижении определенных уровней системы откроются дополнительные скрытые функции.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Если я ничего не путаю, сейчас 1994 год. Тратить десять тысяч в день?! И обязательно на мужика?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Знаешь, я вдруг подумал, что таскать кирпичи – не так уж плохо. В конце концов, можно жить и с деньгами, и без них.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Как может молодежь вечно искать легких путей? Труд облагораживает! Буду полагаться на собственные силы!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Согласна?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Языком-то он чесал, но жить как-то надо было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ай Люи, волоча затекшие ноги, подошел к стоявшему неподалеку бараку, сколоченному из грубых досок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Это было общежитие рабочих.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Внутри душно и темно. Общие нары, несколько деревянных подушек, ни одной циновки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>На единственном столе вперемешку стояли миски, чашки, а еще лежало зеркальце размером с ладонь – ярко-красное, с изображением красотки с алыми губами на обороте.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ай Люи взял зеркало, и его глаза блеснули: на него смотрел очень симпатичный парень. Губы алые, зубы белые, черты лица изящные.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Когда улыбается – на щеках глубокие ямочки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Кожа отличная, ни прыщиков, ни пятен, только загорелая сильно. Точнее, контраст был разительным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Выше шеи – пшеничный загар, ниже – белым-бело.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Выглядит так, будто в нем ни капли мужественности!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ай Люи скривился и тихо выругался:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Девчонка!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Выругав себя, он почувствовал облегчение и по подсказке системы нашел свое спальное место. В подушке были припрятаны пятьдесят два юаня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Пятьдесят – зарплата, полученная сегодня, а два юаня – сэкономленные в прошлом месяце карманные деньги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>И впрямь «влюбленный мозг»: даже сумма заначки образует цифру «520» – «я тебя люблю».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>На стройке жилье и еда бесплатные. Выходной давали раз в месяц, в день зарплаты, и рабочие обычно пользовались этим, чтобы отвезти деньги домой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Прежний Ай Люи в этот день бежал отдавать деньги подонку-гуну. Все пятьдесят юаней до копейки, себе не оставлял ни гроша.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Правда, подонок-гун всегда возвращал ему пять юаней «на расходы». И Ай Люи был от этого в неописуемом восторге, хотя в итоге и эти пять юаней по большей части превращались во фрукты и сладости для того же гуна!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Люи, тебе звонят! Скорее иди возьми трубку! — Зычно прокричал дядя Лю, дежурный в будке у ворот стройки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ай Люи некогда было мешкать: он крикнул в ответ и побежал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>На этом коротком пути ему встретилось немало коллег. О каких там девяти баллах речь – даже четырех не набиралось!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>«Система, а у меня сколько баллов внешности?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Система: 8,5 балла.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Я так выгляжу и всего 8,5?! Это же насколько редкими должны быть эти девятибалльные! Не верю, у тебя механизм эстетической оценки неисправен!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Мысленно ругаясь, Ай Люи расплылся в улыбке, кивнул дяде Лю и взял трубку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ай Люи, тебе разве не выдали сегодня зарплату? Почему ты до сих пор не принес деньги? — Раздался женский голос. Тон был крайне скверным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Система: Это мать подонка-гуна.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Ай Люи хмыкнул:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Тетя, вы прямо мне в карман лезете! Поменьше собственничества к чужим деньгам.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Матушка Гу опешила:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ох, ты еще и огрызаешься? Белены объелся?! Быстро вези деньги. Я тебе так скажу: за Цзюньчэнем толпы бегают, и каждый с подарками и деньгами!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ха-ха, раз людей так много, чего вы ко мне-то привязались? Другие из милосердия бедным помогают, а вы, я гляжу, побираетесь с таким апломбом, будто одолжение делаете!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Матушка Гу, очевидно, не на шутку разозлилась:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ты как смеешь так со мной разговаривать?! А ну живо катись сюда, падай на колени и проси прощения, иначе я велю Цзюньчэню больше никогда с тобой не знаться!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— Ой, спасибо огромное! Пусть этот подонок, привыкший жить за чужой счет, поскорее катится из моей жизни колбаской!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>— А деньги, что я вашей семейке раньше давал, верните по-хорошему, не то я вас обоих в выгребной яме утоплю! Боюсь только, дерьмо до ваших сердец не доберется…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>«Ту-ту-ту…»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>На том конце бросили трубку. Ай Люи фыркнул. Тоже мне, напугала.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>Тут над ухом раздался механический голос:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Система: Дружеское напоминание: подонок-гун Гу Цзюньчэнь – мужчина с высоким рейтингом внешности в 9,2 балла.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>«Может, перезвонить и сказать, что это была игра в „правду или действие“? Она поверит? (눈_눈)»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>[Система: Ха-ха.]</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>«Ты что, еще и издеваешься?!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>