--- v0 (2026-07-12)
+++ v1 (2026-10-14)
@@ -46,51 +46,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У меня поднялся жар, и дядька взвалил меня на спину.</w:t>
+        <w:t>У меня поднялась температура, и Дядя понес меня на спине.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,1491 +110,1491 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Я резко проснулся...</w:t>
-[...1439 lines deleted...]
-        <w:t>— Прости меня. Я слишком поздно заметил, что у тебя жар.</w:t>
+        <w:t>Резко открыв глаза...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Где это я? Вижу незнакомый потолок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё ещё одурманенный жаром, я огляделся по сторонам. Меня положили на кровать, кровать была отгорожена белой занавеской. Наверное, больница.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я попытался сесть, но голова отозвалась пульсирующей болью, и тело тоже ломило. Поэтому, хоть я и немного приподнялся, тут же плюхнулся обратно на кровать. И тогда...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Проснулся?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за занавески послышался голос. Кто это? Доктор?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался скрип стула — кто-то встал. Затем послышались шаги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверное, доктор. Я натянул одеяло до глаз и занервничал, когда занавеска открылась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Проснулся?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В проёме показалось лицо человека примерно того же возраста, что и Дядя. Добродушный на вид дяденька в белом халате. Точно доктор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Это лазарет. Лазарет школы рыцарской подготовки. Тебя принёс инструктор Асио».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Школа рыцарской подготовки... Это же работа Дяди! Дядя говорил, что он преподаёт!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я удивлённо заморгал, а доктор улыбнулся, чтобы меня успокоить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не волнуйся. В этом лазарете разрешено лечить и семьи сотрудников и студентов».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя я об этом совсем не волновался... Вот как. Семьи тоже могут лечиться. Я, строго говоря, не семья, но Дядя — мой опекун, так что, наверное, я считаюсь семьёй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я осмотрел комнату из-под одеяла, но Дяди нигде не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Инструктор сейчас на работе. Скоро обеденный перерыв, так что, думаю, он придёт».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот как. Дядя нормально пошёл на работу. Хорошо. Мне было бы жаль, если бы ему пришлось пропустить работу из-за меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Дядя придёт, нужно сказать спасибо. С этой мыслью я тихо закрыл глаза, но...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Доктор! Дайте мазь!!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дверь с грохотом распахнулась, и я испугался. Широко открыв глаза, я посмотрел в сторону звука.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор медленно обернулся и со вздохом сделал замечание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Опять ты. Сколько раз тебе говорить, чтобы ты открывал дверь потише».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не обращая внимания на замечание доктора, вошедший парень недовольно заворчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да послушайте же. На упражнениях по фехтованию меня опять отлупил этот Демонический инструктор. Больно — жуть...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверное, студент. Есть уроки фехтования. Ну да, это же школа подготовки рыцарей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока я так думал, студент встретился со мной взглядом. И тут же подошёл ближе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Доктор, а кто этот ребёнок? Он же не студент здесь. Какой миленький. Он чей-то из сотрудников? Чей сынок?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Миленький... С тех пор как я попал в этот мир, мне это часто говорят, и вот опять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одурманенный жаром, я уставился на студента. Я подумал, что он симпатичный, но тут же его заслонили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор повернулся к студенту, заслоняя меня, лежащего на кровати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Так, так. Этот ребёнок болен, дай ему отдохнуть. Мазь дам сколько угодно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет-нет-нет. Мне не нужна мазь, дайте мне ещё немного посмотреть на этого ребёнка...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Студент напирал всё сильнее, но добраться до кровати не смог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из ниоткуда в лазарете появилась тень и схватила студента за шиворот сзади.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Наш мальчуган — не экспонат для разглядывания».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Появился Дядя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, держа за шиворот, он отшвырнул студента назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Демонический инструктор... то есть, это ребёнок инструктора Асио? Нет, не может быть. Такой милый ребёнок...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дядя грозно сверкнул глазами, и студент, воскликнув «...чёрт!», вышел из лазарета. Интересно, мазь ему не нужна?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дядя подошёл к кровати и с беспокойством приложил руку к моей щеке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мальчуган, как самочувствие?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дядя был не такой, как обычно. Одежда другая. Наверное, форма инструктора. Круто. Когда поправлюсь, скажу ему об этом. Много раз скажу. Сейчас горло болит, так что отвечу только на вопрос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Немного лучше».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда я так ответил, он приложил руку к моему лбу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Прости, что поздно заметил, что у тебя жар».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,467 +1614,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Спасибо, что принёс меня.</w:t>
-[...415 lines deleted...]
-        <w:t>Дядька вернулся на удивление скоро. В руках у него был небольшой бумажный пакет.</w:t>
+        <w:t>«Спасибо, что принёс меня».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошо. Сказал спасибо. Он принёс меня к доктору и пришёл навестить во время перерыва. Мне очень повезло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда я улыбнулся с такими чувствами, Дядя тоже улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мальчуган, сможешь что-нибудь съесть?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я кивнул, и Дядя убрал руку с моего лба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Схожу принесу что-нибудь из столовой. Подожди немного».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами Дядя покинул лазарет. У Дяди-то есть время нормально поесть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока я волновался об этом, доктор тихо пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Инструктор Асио, оказывается, и такое лицо умеет делать».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Доктор выглядел так, будто его громом поразило.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кстати, тот студент назвал Дядю «Демонический инструктор»... Наверное, на работе Дядя страшный.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>