--- v0 (2026-07-12)
+++ v1 (2026-10-11)
@@ -46,1331 +46,1395 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Выходной дядьки.</w:t>
-[...1279 lines deleted...]
-        <w:t>Дядька широко, по-простому улыбнулся и крепко сжал мою руку.</w:t>
+        <w:t>Выходной Дяди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мы вдвоём отправились в город. Дядя сказал, что купит мне одежду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда мы шли, держась за руки, прохожие говорили: «Ой, идёшь за покупками с папой? Как хорошо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дяде, наверное, неприятно, что его называют папой. Хоть он и Дядя, но не такой уж старый, чтобы быть моим отцом... Я немного забеспокоился и взглянул на Дядю, а он легко улыбнулся. Понятно, значит, ему не неприятно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дядя привёл меня на пёструю торговую улицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Магазин, где мне впервые купили ботинки, тоже находится на этой улице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но сегодня мы прошли мимо обувного и остановились перед дверью другого магазина. Там Дядя снова сжал мою руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Прости. Дядя не очень разбирается в магазинах».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему он извиняется... Может, он думает, что виноват, потому что не знает модных магазинов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Дядя, мне подойдёт магазин, который знаешь ты».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я из тех, кто в средней школе ходил гулять в спортивной форме. Мода меня не особо интересует.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если когда-нибудь появится девушка, которая мне понравится, и мы пойдём на свидание, тогда, может, я и приоденусь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но сейчас такого и близко нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я потянул Дядю за руку и распахнул дверь магазина. Звякнул дверной колокольчик, и продавец сразу посмотрел на нас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Добро пожаловать. Ой, Асио-сан и...?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Продавец перевёл взгляд с Дяди на меня и удивился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дядя коротко представил меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Это мой Мальчуган. Подбери ему подходящую одежду».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Мой Мальчуган», — сказал он. Щекотно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А, точно, вы как-то приходили купить одежду поменьше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какой милый мальчик. Но есть ли у нас одежда, которая подойдёт мальчику? Наш магазин рассчитан на таких, как Асио-сан».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что значит «таких, как Дядя»? Я оглядел магазин и понял. Клиенты здесь — люди примерно возраста Дяди, немного суровые на вид.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Парень-продавец показал мне несколько вещей, которые могли бы подойти по размеру, и спрашивал: «Как насчёт этого? А этого?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скажу честно. С дизайном ещё ладно, но цвета мрачноватые. Такая солидность, которая подошла бы скорее Дяде. Я немного подумал, пойдёт ли мне, но ведь Дядя покупает это для меня. Это самое главное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Дядя, купишь мне вот это?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я указал на одну из вещей, которые показал продавец, и Дядя кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он обратился к продавцу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Покажи ещё несколько. Одежды для Мальчугана много не бывает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И ещё перчатки, наушники и шарф».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дядя, ты меня не слишком балуешь? Балуешь же?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Радость от доброты Дяди была сильнее, чем от новой одежды, и я расплылся в улыбке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он купил мне несколько пушистых и мягких вещей мрачных цветов: перчатки, наушники и шарф — полную зимнюю экипировку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сразу после покупки, когда мы выходили из магазина, я надел перчатки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Дядя, тепло».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда я показал Дяде, он потрепал меня по голове со словами «Вот и хорошо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А потом этой же рукой, как обычно, взял мою руку в перчатке. Но... хм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я отпустил руку Дяди. Дядя удивился моему поступку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что такое?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я снял перчатки и сунул их в карман. Затем снова взял Дядю за руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Перчатки пока подождут. А то я перестану чувствовать твою руку».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда я это сказал, Дядя на мгновение замолчал, а потом рассмеялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Глупый ты, Мальчуган».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дядя широко улыбнулся и крепко сжал мою руку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>