--- v0 (2026-07-12)
+++ v1 (2026-08-26)
@@ -46,1107 +46,691 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фрек резко проснулся.</w:t>
-[...1055 lines deleted...]
-        <w:t>Потеряв левый глаз, с покалеченной правой ногой, Фрек вернулся в столицу.</w:t>
+        <w:t>Флек резко вскочил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Толчок напоминал тот, когда в официальную резиденцию врезалось чудовище. Похолодев от ужаса, он перебрал в памяти множество воспоминаний — но сейчас он находился в карете: по всей видимости, колесо просто наехало на камень и тряхнуло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Надо же, какой ностальгический сон», — подумал он и поверх одежды коснулся кончика цепочки, висевшей на шее, — парного кольца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя это кольцо давно утратило всякий смысл, его выбирал Гелиосфера, и потому оно оставалось сокровищем Флека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отправленный на Восточный демонический фронт гражданским чиновником, Флек не рассчитывал вернуться живым. Поэтому он сказал начальнику, что, когда умрёт, хотел бы, чтобы хотя бы это кольцо доставили его семье. Зная свою семью, он понимал: даже если им его передадут, они вряд ли станут сообщать герцогскому дому Ньюно о чувствах Флека. Но всё же он решился на это, желая, чтобы семья узнала правду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако весной, когда Флеку исполнилось шестнадцать, на Восточный демонический фронт внезапно пришёл мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Один юноша, служивший простым солдатом, сразился с демоном, властвовавшим над самыми вершинами Демонических земель, — победил его и в итоге вступил с ним в брак. Так между юношей, покорившим вершину Демонических земель, и королевством Камиоканде был заключён мирный договор, положивший конец долгой войне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Юноша этот был простолюдином из владения Васвас, обладал прямолинейным, как расщеплённый бамбук, характером и, будучи близким по возрасту к Флеку, часто с ним общался. Именно Флеку он доверился, рассказав, что у него есть возлюбленная и он хочет сделать ей предложение, — и тогда Флек предложил: «А что, если при помолвке подарить обручальное кольцо?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, это было сокровище Флека. Он намеревался прожить в Демонических землях всю жизнь, опираясь сердцем на это кольцо, — и объяснить, насколько оно особенно, оказалось легко. Убедившись, что объяснение достигло цели, Флек помог юноше подготовить кольцо, дал совет насчёт самого предложения и заодно помог с подготовкой свадьбы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так свадьба юноши и демона в девичьем обличье, господствовавшей над вершиной Восточных демонических земель, прошла успешно. Именно этот брак и привёл к мирному договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Таким образом, Флек сделался главным творцом окончания войны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому, несмотря на остававшиеся дела по урегулированию, ему был отдан приказ возвращаться в столицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пейзаж за окном сменился знакомыми городскими видами. Дорога домой, к родному дому, по которому он так скучал. Кучер сообщил, что они прибудут уже скоро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре карета остановилась. В окно было видно, как перед особняком ждёт семья. Флек скользнул в открытую ему дверцу и вышел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В руке — трость. Опираясь на неё, он зашагал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мать, похоже, лишилась чувств — стоявший рядом отец поддержал её. Старший брат и старшая сестра, словно подброшенные, бросились к нему. Лица давно служивших домочадцев были мрачны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И Флек, обращаясь к людям, с которыми встретился после долгой разлуки, произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну надо же, что всё завершилось так быстро, — это было совершенно незапланированно!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— и повёл себя как обычно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Весна шестнадцатилетия Флека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потеряв левый глаз, с искалеченной правой ногой, Флек вернулся в столицу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>