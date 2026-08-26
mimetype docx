--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -46,627 +46,691 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Не успел он оглянуться, как ему исполнилось двенадцать, а расторгнуть помолвку так и не удалось. Фрек запаниковал.</w:t>
-[...575 lines deleted...]
-        <w:t>Родные не раз делали ему замечания.</w:t>
+        <w:t>Не успел оглянуться, а ему уже исполнилось двенадцать, и Флек паниковал: до сих пор расторгнуть помолвку не удалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не желал мешать Гелиосфере — тому, чьё будущее было полно надежд, — наслаждаться жизнью в академии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если на следующий год они поступят туда вместе, всё окончательно рухнет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дальше так продолжаться не могло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Как же быть?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— думал Флек, отчаянно пытаясь выучиться на чиновника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он приобрёл знания, с которыми худо-бедно справился бы с чиновничьей службой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за особой конституции он неплохо ощущал магию, но настоящего таланта к ней всё равно не имел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Телосложением тоже не вышел и для сражений совершенно не годился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ни в чём он не преуспел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё же продолжал учиться на чиновника, потому что понимал: его ждёт лишь одно будущее — изгнание на Восточный демонический фронт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Флек намеревался сделать то место своим последним пристанищем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот почему он только и думал, как бы поскорее добиться расторжения помолвки, а затем — изгнания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только к этой цели и стремился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не хотел делать несчастным того, кого любил и кто тепло улыбался ему при каждой встрече.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тогда Флек решил ходить в игровой зал, куда пускали даже детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там он общался с множеством разных мальчиков и девочек одного с ним возраста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По-настоящему опасных вещей он делать не хотел, поэтому близко ни с кем не сходился — лишь похлопывал по плечу и тому подобное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он даже попробовал играть в самые скверные игры, какие только могли придумать дети.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотел стать конченым подонком и хулиганом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Домашние много раз его предостерегали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,275 +750,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Каждый раз он собирался сказать: «Я больше никогда не буду», — но проглатывал эти слова.</w:t>
-[...223 lines deleted...]
-        <w:t>«Можно ли наделить свойствами безатрибутный магический камень?»</w:t>
+        <w:t>Каждый раз, чуть не сорвав с губ «я больше так не буду», Флек проглатывал эти слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И продолжал предаваться развлечениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было тоскливо, совсем не весело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Притворяясь дурачком, он спускал карманные деньги в игровом зале.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зато у него созрел план, как не допустить, чтобы магический выброс вышел из-под контроля, пока его не будет рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однажды Флек заметил в игровом зале приз — безатрибутный магический камень — и обратил внимание, что его особая конституция способна временно передаваться другим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Быть может, безатрибутному магическому камню можно придать свойство?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,179 +1006,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И его попытка увенчалась успехом.</w:t>
-[...127 lines deleted...]
-        <w:t>Поскольку это был игровой зал, такие забавы там допускались.</w:t>
+        <w:t>И эта попытка удалась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отчаянно влив ману в безатрибутный магический камень, он сумел закрепить в нём свойство поглощать магию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Флек возликовал, решив, что теперь все тревоги позади.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем он начал анонимно отправлять Гелиосфере добытые в игровом зале безатрибутные магические камни прямо из того же зала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку это был игровой зал, подобные забавы там разрешались.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,403 +1198,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но если посылать их снова и снова, адресат заинтересуется и непременно проверит содержимое.</w:t>
-[...351 lines deleted...]
-        <w:t>...блистательному Гелиосфере — славу...</w:t>
+        <w:t>Но если посылать снова и снова, Гелиосфера непременно заинтересуется и проверит содержимое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А потом их оценят и передадут Гелиосфере прямо в руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Флек будто заблуждался, полагая, будто расположение Гелиосферы бесконечно и безвозмездно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь сколько бы Флек ни любил, он не мог подарить тому ни радости объятий собственного ребёнка, ни той самой улыбки Гелиосферы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А потому — раз уж он любит — пусть блистательный Гелиосфера получит славу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>