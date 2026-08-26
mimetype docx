--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -46,1395 +46,627 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Факты будущего, которому предстояло случиться.</w:t>
-[...1343 lines deleted...]
-        <w:t>Драгоценное кольцо, если коснуться его поверх одежды, почему-то приносило успокоение, и со временем оно сделалось для Фрека талисманом.</w:t>
+        <w:t>Осознание будущего, которое вскоре наступит, пришло к Флеку во сне, и с того дня он изменился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стал тихим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перестал называть его Рио.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прекратил капризы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Принялся усердно учиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Окружающие терялись в догадках, видя такую перемену. Но, поскольку перемена была к лучшему, взрослые её одобрили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гелиосфера выглядел очень одиноким, однако, услышав от Флека, что тот хочет стать чиновником, начал его поддерживать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На душе у Флека было тяжело. Гелиосфера превосходил всех во всём: и в магии, и в фехтовании, и в науках. А его единственным недостатком была особая конституция — магический выброс, из-за которого он оказался вынужден вступить в помолвку с кем-то вроде Флека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однополые браки разрешены, политические союзы — дело обычное. И, когда партия удачна, все только и делают, что поздравляют.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем старше становился Флек, тем сильнее отставал от всё более блиставшего Гелиосферы — настолько, что даже слово «недостоин» казалось слишком мягким. Он и сам считал, что старается. Собирался стараться и дальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но особая конституция сводила на нет магическую силу: он не мог ни активировать магию, ни пользоваться магическими приспособлениями. На рост тела рассчитывать не приходилось. То ли мышцы не набирались, то ли ещё что — но даже спустя долгое время он не мог поднять меч.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему доходчиво объяснили, чтобы он и не думал выходить на передовую, но, может, стоило посмотреть с другой стороны? Если боевые искусства не годятся, возможно, получится на гражданской службе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да нет, ну, ха-ха», — отшучивался Флек перед домашним учителем, который занимался с ним с жаром. Проходной балл, да и тот с натяжкой, — уже достижение. Флек это осознавал и, следуя основам, продолжал учиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но разрыв только рос. Блистательный Гелиосфера. Отстающий Флек. Дистанция между ними становилась всё огромнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Флек чувствовал: все вокруг считают эту помолвку трагедией. Тогда он, чтобы его возненавидели, пробовал закатывать жуткие истерики, сыпать проклятиями, устраивать припадки ярости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Гелиосфера был ласков. Истерики, проклятия, припадки — он всё принимал, прощал, называя это милым. Когда Флек, поняв бесполезность, всё это бросил, тот спросил: «Ты больше не будешь капризничать?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— и Флек снова влюбился в безграничную доброту Гелиосферы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спустя какое-то время Гелиосфера приготовил обручальные кольца — с камнями под цвет глаз каждого из них. Видя Гелиосферу, который всегда носил такое кольцо на пальце, Флек всякий раз падал духом от неизбежности расставания. Поэтому он отговаривался: «Нельзя, потеряю», — и кольцо не надевал. Стоило надеть его на палец — и казалось, что проигрываешь самому себе, тому, кто хотел бы так и оставаться женихом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но всё же носить его при себе хотелось — и Флек продел кольцо в прочную цепочку и стал носить на шее. Прикосновение к нему сквозь одежду странно успокаивало, и со временем драгоценное кольцо сделалось для Флека оберегом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>