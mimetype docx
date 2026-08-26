--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -46,979 +46,979 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чувство, будто он всё ещё видит сон, никак не отпускало — с этим ощущением Фрек и открыл глаза.</w:t>
-[...927 lines deleted...]
-        <w:t>«Надо терпеть», — решил он и с трудом выдавил из себя извинения.</w:t>
+        <w:t>Всё ещё не в силах избавиться от ощущения, будто он продолжает видеть сон, Флек открыл глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был невероятный сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Печальный и в то же время счастливый сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он казался таким правдивым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь чувства Флека из сна и его собственные чувства к Гелиосфере были совершенно одинаковы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому Флек понял: тот сон, наверное, и есть будущее, которому ещё предстоит наступить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перебирая в памяти подробности сна, осмысливая грядущее будущее, Флек рассеянно смотрел в незнакомый потолок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Флек, где-нибудь болит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Загородив этот вид, перед ним возникли небесно-голубые глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зеркально-гладкие серебристые волосы сегодня тоже были прекрасны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На лице застыло крайне обеспокоенное выражение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ему ведь ещё только десять или около того, поэтому он так близко к сердцу всё принимает», — с глубоким чувством подумал Флек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Флек… я больше никогда не отпущу твою руку… я буду защищать тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Произнеся эту достойную рыцаря клятву, Гелиосфера взял его руку в свою, и Флек, подумав, что не хочет делать такого сильного и доброго человека несчастным, почувствовал, как на глаза наворачиваются слёзы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Гелиосфера Ньюно…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— П-почему ты так меня называешь?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев растерянность Гелиосферы, Флек принял решение: он больше никогда не назовёт его Рио.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что тот Флек из сна показал ему: детская привязанность однажды исчезнет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Гелиосфера…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всевозможные чувства бушевали внутри Флека, заставляя голос дрожать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Плакать было бесполезно, но слёзы всё равно лились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я до сих пор всё время вёл себя эгоистично. Прошу меня глубочайше простить…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодаря сну Флек осознал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его просьбы были эгоизмом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Причём таким эгоизмом, в котором он совсем не думал о Гелиосфере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жестокий, уродливый эгоизм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому он решил: хватит просить, хватит проявлять эгоизм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И от этого решения стало печально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но эгоизм, который доставляет Гелиосфере страдания, — это ведь неправильно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нужно потерпеть — с этой мыслью Флек и выдавил из себя извинения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,499 +1038,499 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Затем по его лицу пробежала трагическая складка, но постепенно, медленно оно озарилось тёплой улыбкой, и он принялся вытирать Фреку слёзы.</w:t>
-[...447 lines deleted...]
-        <w:t>Гелиосфера приговаривал: «Не плачь», — и вытирал ему слёзы.</w:t>
+        <w:t>Затем на его лице прорезались скорбные морщины, и постепенно, медленно, с нежной улыбкой он вытер слёзы Флека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В воздухе закружились ледяные кристаллы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза Флека не сияли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Гелиосфера всё равно продолжал превращать льющиеся слёзы в кристаллы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твой эгоизм — он милый. И, по сути, это вовсе не эгоизм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это неправда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сегодняшний эгоизм и его последствия — позорное поведение для дворянина.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я причинил неприятности и дому Ньюно, и Гелиосфере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Упал, сильно ударился затылком и потерял сознание — наверняка он и врача для меня вызвал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя я вовсе не заслуживаю лежать в такой превосходной кровати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дом Торино, должно быть, тоже в ужасе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому, услышав те слова, из груди Флека вырвалось рыдание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он больше не мог терпеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Схватившись за покрывало, он разрыдался в голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гелиосфера, прося не плакать, утирал ему слёзы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,51 +1550,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>А потом приказал: «Фрек проснулся. Позовите врача ещё раз».</w:t>
+        <w:t>А затем приказал: «Флек очнулся. Позовите врача ещё раз».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1614,83 +1614,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фрек понимал, что дальше так нельзя, — но отвергнуть утешения Гелиосферы не мог.</w:t>
-[...31 lines deleted...]
-        <w:t>И от этого отчаяние становилось всё глубже.</w:t>
+        <w:t>Понимая, что больше ничего нельзя, Флек всё равно не мог отвергнуть утешения Гелиосферы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И от этого проваливался в отчаяние всё глубже.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>