--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -46,243 +46,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Особая конституция Фрека заключалась в том, чтобы поглощать магическую энергию, преобразовывать её в безатрибутную и возвращать обратно в природу, а также наделять этим эффектом других.</w:t>
-[...191 lines deleted...]
-        <w:t>Когда они выросли, Гелиосфера становился всё более и более выдающимся, между ними возникла пропасть, и даже когда их чувства начали отдаляться, Фрек продолжал притворяться, что всё в порядке.</w:t>
+        <w:t>Особая конституция Фрека заключалась в том, чтобы поглощать магическую силу, преобразовывать её в безатрибутную, возвращать в природу и передавать этот эффект другим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И Фрек не умел больше ничего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во всём остальном — решительно во всём — он не дотягивал даже до посредственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Словно я родился только для того, чтобы поддерживать жизнь Гелиосферы», — думал Фрек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Фрек так сильно любил Гелиосферу, что это его не волновало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он продолжал стараться, чтобы это его не волновало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда их тела стали больше, когда Гелиосфера становился всё более и более выдающимся, когда между ними пролегла пропасть и чувства друг к другу начали остывать — Фрек продолжал притворяться, что всё в порядке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -302,179 +302,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Что однажды Гелиосфера его бросит.</w:t>
-[...127 lines deleted...]
-        <w:t>Поэтому Фрек играл роль человека, которого легко бросить.</w:t>
+        <w:t>Что однажды Гелиосфера непременно его бросит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бросит, как одноразовый магический камень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он думал, что даже это — хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что он желал Гелиосфере счастья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому он играл роль человека, которого легко бросить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,147 +494,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вёл себя нагло и эгоистично, хотя ему это претило.</w:t>
-[...95 lines deleted...]
-        <w:t>Гелиосфера, стоящий перед ним сейчас, объявляет о расторжении помолвки.</w:t>
+        <w:t>Хоть и противно было — вёл себя нагло и развязно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Без конца обращался к Гелиосфере с просьбами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже когда за спиной его называли Свинтусом, даже когда о нём злословили, даже когда семья делала ему замечания — он продолжал играть роль негодного ребёнка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот Гелиосфера, стоящий перед ним, говорит, что расторгает помолвку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,51 +654,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фрек почувствовал, что они идеально подходят друг другу.</w:t>
+        <w:t>Фрек почувствовал, что эти двое прекрасно подходят друг другу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -718,179 +718,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>По словам выходило, что, хоть Фрек и не помнил за собой такого, он, похоже, завидовал тому, что эти двое станут возлюбленными, и досаждал этой женщине.</w:t>
-[...127 lines deleted...]
-        <w:t>Он действительно не помнил, чтобы чинил ей препятствия, но считал, что должен понести наказание за совершённое зло; ссылка же на Восточный демонический фронт позволит не запятнать честь семьи, а главное — даст ему возможность исчезнуть с глаз Гелиосферы.</w:t>
+        <w:t>Хотя Фрек ничего такого не помнил, выходило, будто он не желал, чтобы эти двое стали возлюбленными, и докучал девушке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она — Святая, а Святая — важная персона для страны, и злонамеренные действия против важной персоны непростительны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому его сошлют на Восточный демонический фронт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фрек подумал, что это отличный исход.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пусть он и не помнил никаких приставаний, за дурные поступки следует нести наказание, ссылка на Восточный демонический фронт позволит не запятнать честь семьи, а главное — он надёжно исчезнет из поля зрения Гелиосферы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -942,115 +942,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нужно, чтобы он забыл меня.</w:t>
-[...63 lines deleted...]
-        <w:t>«Если ты так говоришь, я подчинюсь. Я давно уже смирился с тем, что ты меня не любишь, так что всё в порядке. Поэтому... прошу, больше не замерзай в одиночестве».</w:t>
+        <w:t>Нужно, чтобы он забыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверняка Святая исцелит и особую конституцию Гелиосферы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Если ты так говоришь — я подчинюсь. То, что ты меня не любишь, я принял уже очень давно, так что всё в порядке. Так что... больше не замерзай в одиночестве».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,51 +1070,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он вспомнил, как впервые сумел правильно произнести слова приветствия.</w:t>
+        <w:t>Он вспомнил, как впервые смог правильно произнести приветствие.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1134,211 +1134,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Побелели, засияли, и это промелькнуло лишь на мгновение.</w:t>
-[...159 lines deleted...]
-        <w:t>Помолился.</w:t>
+        <w:t>В глазах побелело, засияло — и на мгновение он увидел это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Улыбающееся лицо матери, обнимающей своего ребёнка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ах, счастье... да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он подумал, что больше никогда не увидит небесно-голубых глаз Гелиосферы, ему стало грустно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Фрек помолился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пусть это счастье длится вечно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>