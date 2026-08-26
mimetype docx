--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -46,691 +46,691 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фрек сразу понял, что это сон. Что он видит сновидение.</w:t>
-[...639 lines deleted...]
-        <w:t>Но Фрек всё равно оставался женихом.</w:t>
+        <w:t>Флек сразу понял, что это сон. Что он видит сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что прямо перед ним стоял повзрослевший Гелиосфера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот, кто только что был маленьким, уже вырос — почти как взрослый, — и поэтому Флек понял: это сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Понял — и засмотрелся на любимого человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На того, кто носил школьную форму, — такого прекрасного, такого любимого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На его лице застыло выражение, не излучавшее ни капли тепла, и Флек из сна подумал: ах, вот и настало это время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже во сне Флек оставался Флеком. Но Флек из сна и Флек настоящий были разными, и потому память и чувства Флека из сна хлынули в него — много-много, без конца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Жених Флека был по-настоящему, по-настоящему обворожительным человеком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Человеком, которого из-за особой конституции вынудили обручиться с кем-то вроде него, чтобы обезопасить его жизнь. Бедный, несчастный человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Флек уже давно знал, что этот человек его не любит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Знал и то, что его семья недовольна помолвкой с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Знал и то, что все, кроме его собственной семьи, недоумевают: почему, почему ничтожество Флек Торино и Гелиосфера Ньюно должны вступать в брак?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все и каждый: «Почему? Почему? Почему?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«С таким, как ты».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Это ты...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На него бросали взгляды, а иногда — швыряли слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце Флека уже много-много раз было готово сломаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Язвительные насмешки стали обычным делом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гнусные выходки, на которые он не мог ответить, с каждым годом только множились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За спиной перешёптывались, а из-за его способности сводить магию на нет в него напрямую пускали атакующие заклинания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё равно Флек оставался его женихом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -750,467 +750,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ведь если он этого не сделает, Гелиосфера умрёт.</w:t>
-[...415 lines deleted...]
-        <w:t>Чтобы тот не замёрз, он продолжал одаривать его тем единственным, что умел.</w:t>
+        <w:t>Ведь если бы он этого не делал, Гелиосфера бы умер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только Флек понимал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что особая конституция Гелиосферы была аномальной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что его тело производило магическую силу в таких количествах, которые уже нельзя было списать на обычное магическое буйство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы её расходовать, нужно было активировать магию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но даже если он активировал магию, вся его сила — только ледяной атрибут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё, что он мог этой силой создать, — лишь мир льда, который замораживает, заметает метелью и отнимает тепло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Гелиосферы осталась травма: во время пробуждения магии он заморозил особняк и едва не погубил родную мать, застудив её насмерть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гелиосфера был гением магического контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но никто и нигде не мог дать гарантии, что не случится магический выброс, превосходящий этот контроль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сейчас он мог его сдерживать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но если когда-нибудь магическое буйство выйдет из-под контроля и он на этот раз правда кого-то убьёт, — сердце Гелиосферы будет разбито, он умрёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому Флек продолжал цепляться за Гелиосферу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы тот не замёрз, он продолжал дарить ему то единственное, что сам умел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>