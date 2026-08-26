--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -46,979 +46,883 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Однажды Фрек пришёл в гости в особняк Гелиосферы и, едва встретившись с ним, сразу заявил, что хочет посмотреть на лошадей.</w:t>
-[...927 lines deleted...]
-        <w:t>— Фрек, смотри вперёд, когда идёшь.</w:t>
+        <w:t>Однажды Фрек отправился играть в особняк Гелиосферы и, едва встретившись с ним, тут же заявил, что хочет увидеть лошадей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для аристократов, передвигавшихся в основном в каретах, лошади были самыми близкими живыми существами. Их дети, снизу вверх глядя на огромных коней, неизбежно испытывали благоговейный страх и почтительное восхищение. Однако Фреку домашние строго-настрого запретили к лошадям приближаться — ведь было совершенно ясно, что он без тени опаски начнёт сновать у них под ногами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому Фрек и обратился с просьбой к Гелиосфере.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фрек уже усвоил: стоит попросить, капризно приласкавшись, — и Гелиосфера исполнит почти всё что угодно. Это было сладко, словно мёд, и обладало жуткой, вызывающей привыкание силой, которая свела Фрека с ума.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило сказать «хочу потрогать волосы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— и ему позволяли к ним прикоснуться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило сказать «хочу всегда держаться за руку»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— и с ним держались за руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило с плачем взмолиться «не уходи»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— и с ним оставались ночевать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило попроситься «хочу спать вместе»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— и с ним ложились в одну постель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё он принимал без тени недовольства и всё исполнял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому сегодня Фрек твёрдо решил, что попросит ещё больше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во-первых — посмотреть на лошадку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Затем — пусть ему почитают книжку с картинками, которую он принёс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потом — пусть его покормят сладостями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И наконец — остаться с ночёвкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Много-много просьб задумал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фрек, держась за руку с Гелиосферой — который на просьбу увидеть лошадей, конечно же, ответил «хорошо», — шёл к конюшне. Особняк герцогского дома Ньюно был вдвое больше особняка Фрека, так что и путь до конюшни, разумеется, оказался вдвое длиннее. Но Фреку было ужасно весело идти по тропинке, держась за руку с Гелиосферой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Углубляя свои отношения с Гелиосферой, Фрек понемногу узнавал от семьи об этих так называемых помолвочных узах. Ему терпеливо втолковывали, что для Гелиосферы его существование просто необходимо. Хоть и втолковывали, но в разговоре то и дело проскальзывали сложные вещи, и он не понимал. Не понимал, однако для Фрека Гелиосфера уже стал особенным и невероятно любимым существом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Когда вырастем — всегда будем вместе».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хочу всегда видеть, как он улыбается».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хочу, чтобы он был только моим!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такие чувства уже зародились в его душе. Но облечь их в слова он пока не мог — потому что это было почему-то стыдно. Однако, наверное, уже пора бы и сказать. Интересно, а что думает Гелиосфера?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фрек обернулся. Их взгляды встретились с нежно улыбавшимся Гелиосферой, и Фрека переполнила огромная радость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Фрек, пожалуйста, смотри вперёд, когда идёшь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,211 +942,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фрек, которому мягко сделали замечание, заметил за деревьями какое-то строение.</w:t>
-[...159 lines deleted...]
-        <w:t>Хочу, чтобы Гелиосфера кричал мне «Сто-о-ой!».</w:t>
+        <w:t>Фрек, которому сделали это мягкое замечание, заметил за деревьями какое-то строение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, уже видно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По словам Гелиосферы он понял, что это конюшня, и уже не мог сдержать нетерпеливого волнения. Фрек попытался было побежать, но Гелиосфера сжал его руку, говоря: «Бежать опасно». Отпускать эту руку, которую так крепко сжали, совсем не хотелось. Но и побежать посмотреть страшно хотелось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Точно — давай играть в догонялки! Хочется, чтобы Гелиосфера крикнул ему: «Сто-ой!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,499 +1102,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ещё чуть-чуть, давай спокойно дойдём.</w:t>
-[...447 lines deleted...]
-        <w:t>А Фреку показалось, что он услышал, как со стороны спины и головы что-то разбилось вдребезги.</w:t>
+        <w:t>— Осталось совсем немного, давай пойдём спокойно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Руку разожми-ка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Руку? Было больно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гелиосфера, слегка встревожившись, разжал ладонь, которой сжимал руку Фрека. Освободившись, Фрек почувствовал себя чуточку одиноко, но он широко улыбнулся Гелиосфере и тут же сорвался с места.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах, стой, Фрек!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он бежит за мной!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фреку захотелось увидеть это зрелище, и он обернулся. Гелиосфера бежал. Хочется видеть это ещё. Продолжая бежать, Фрек полностью развернулся назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вперёд, смотри вперёд, Фрек!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Увидев его отчаянное лицо и протянутую руку, Фрек, чуть не прыгая от восторга, продолжал бежать спиной вперёд. И потому споткнулся о камень. И рухнул — спиной вперёд, плашмя на спину, на землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался душераздирающий вопль Гелиосферы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фреку показалось, что он услышал, как что-то хрустнуло — в спине и в голове.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>