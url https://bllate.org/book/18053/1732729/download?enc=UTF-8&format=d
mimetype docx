--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -14,595 +14,659 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глядя на застывшего с круглыми глазами Фрека, Гелиосфера изящно поклонился и представился:</w:t>
-[...543 lines deleted...]
-        <w:t>Гелиосфера остановил её на кончике пальца. Это был геометрический узор с шестью равномерно распластанными лепестками.</w:t>
+        <w:t>2-3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Флек замер, широко распахнув глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Рад знакомству, Флек. Я Гелиосфера Ньюно. Взаимно рад, — Гелиосфера грациозно поклонился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока взрослые вокруг восхищались его изящными манерами, Флек, повинуясь засевшему в груди вопросу, подпрыгнул и шагнул ближе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Гелиосифа, почему ты отстранился?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но тот плавно отступил на шаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Твоё имя длинное и трудное. Зови меня Рио.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага, Рио. А почему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прыг — шаг вперёд, скольз — шаг назад. Флек наклонил голову. Приблизился — и дистанция тут же выросла. Ему становилось всё грустнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Рио, ты меня... не любишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Флек хотел подойти ближе, чтобы разглядеть это красивое лицо, особенно голубые, как небо, глаза, но оттого что на каждый его шаг Рио отступал, у мальчика навернулись слёзы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Э... А... Вовсе нет! Вовсе нет!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— в смятении возразил Гелиосфера, но расстояние не сокращалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это красноречивее всяких слов говорило Флеку правду: «Не подходи». «Не подходи»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— значит, нелюбим, решил он, и из глаз градом хлынули слёзы. Сам не понимая почему, но мысль, что Гелиосфера его отвергает, причиняла невыносимую боль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах, ну... Пожалуйста, не плачь, Флек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гелиосфера и сам выглядел так, будто вот-вот заплачет, и осторожно вытер слёзы Флека. Как только его пальцы, избегавшие прикосновения, отстранились, в воздухе что-то сверкнуло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? Что это сейчас было? Рио, ты видел?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Флек вытаращил глаза, заметив нечто невиданное, парящее в воздухе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оно и теперь плавно покачивалось в пространстве. Гелиосфера поймал это кончиком пальца — геометрический узор из шести равномерно раскинувшихся лепестков.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,819 +686,691 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Слова прозвучали без тени тепла. Они были ледяными. Но Фрек, забыв о слезах, с восторгом следил за постепенно исчезающей прозрачной драгоценностью.</w:t>
-[...767 lines deleted...]
-        <w:t>— Фрек.</w:t>
+        <w:t>В его голосе не было тепла. Он звучал ледяным. Но Флек, забыв о слезах, сияющими глазами смотрел на исчезающую прозрачную драгоценность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Откуда ты знаешь? Почему он сейчас появился? Почему?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я создал его из твоих слёз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было аномальное явление, вызванное особой конституцией. Взрослые с серьёзным видом продолжали наблюдать: превзойдёт ли «магический выброс» Гелиосферы особую конституцию Флека?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ты его создал?! Здорово! Потрясающе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гелиосфере давно опостылело собственное аномальное тело. Оттого и отвечал он с ледяным безразличием. А Флек становился лишь жизнерадостнее. Мало того, без страха и отвращения повторяя «здорово, потрясающе», он снова шагнул ближе. Ведь до сих пор все вокруг только боялись, чурались и отводили взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Правда ли... это здорово?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ошеломлённо проговорил Гелиосфера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Очень здорово! Так классно! Красиво!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Вот как.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Флек, всё так же улыбаясь, сделал ещё шаг к Гелиосфере. Их плечи соприкоснулись. Флек был счастлив, что Гелиосфера не отступил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как ты это сделал? Из руки? Ой, у Рио рука холодная, а у меня тёплая — сейчас я тебя согрею!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он обхватил обеими ладонями белую руку. Флек удивился — не только холоду, но и тому, какие у Гелиосферы красивые руки. «Вот это да!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— подумал он.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах, и правда... твои руки тёплые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гелиосфера сжал его ладони в ответ, словно боясь, что это тепло куда-то исчезнет. Впрочем, так и будет — благодаря особой конституции Флека. Он знал, что конституция Флека сохраняет ему жизнь, но всё равно это прикосновение было для него особенным. Флек же думал лишь о том, какие у Гелиосферы удивительные и красивые руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А почему ты, Рио, такой красивый?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А почему ты, Флек, такой тёплый?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они смотрели друг другу в глаза и обменивались вопросами, и хотя ответов не было, разговор не утихал. Видя, что дети ведут себя по-детски и что магия стабильно поглощается Флеком, возвращаясь в природу, взрослые облегчённо вздохнули. Гелиосфера краем глаза заметил это. А Флек был поглощён им.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя, Рио, волосы блестящие! А глаза — прямо как небо! И ты такой классный!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Флек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,115 +1390,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я хочу, чтобы отныне... и навсегда... ты был рядом со мной.</w:t>
-[...63 lines deleted...]
-        <w:t>Вот так, благодаря всему этому, Фрек и Гелиосфера всё больше сближались и благополучно взращивали узы, что были крепче дружбы.</w:t>
+        <w:t>— Пожалуйста, будь со мной... всегда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага! Я тоже хочу всегда быть с Рио!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так Флек и Гелиосфера сближались и благополучно взращивали связь, которая была больше, чем дружба.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>