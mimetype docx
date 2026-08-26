--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -46,979 +46,499 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Фрек впервые встретил Гелиосферу, когда ему не было и пяти лет.</w:t>
-[...927 lines deleted...]
-        <w:t>Обрадовавшись, он шагнул к Гелиосфере, но тот отступил на шаг, и Фреку стало немного грустно.</w:t>
+        <w:t>Фреку было всего около пяти лет, когда он впервые встретил Гелиосферу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку особая конституция Гелиосферы выделялась даже среди прочих особых конституций и требовала немедленных действий, помолвку заключили с исключительной поспешностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Приятно познакомиться. Меня зовут Флек Торино. Я ещё неопытен, но прошу вашего благосклонного расположения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Родные понимали: сколько ни объясняй маленькому Фреку смысл помолвки, всё в одно ухо войдёт, из другого выйдет, — и усердно заставляли его заучить первое приветствие. Кроме того, ему наказали вести себя тихо, спокойно и говорить почтительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому Фрек, гордясь тем, что сумел правильно произнести выученное от родителей приветствие, с шумным выдохом поднял голову. Тот, к кому он обращался, оказался невероятно красивым ребёнком, и Фрек не мог сдержать волнения. Ему хотелось спросить: «Почему ты такой красивый?» Но родные, особенно мать, строго велели вести себя смирно, и Фрек терпел, натянув неловкую улыбку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты — неопытен?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гелиосфера задал этот вопрос таким тоном, словно в детском теле жила умудрённая годами душа, — до жути холодно. Обычно одного этого хватало, чтобы почувствовать к нему некое отвращение. Он к этому привык и, более того, сам этого желал, поэтому, даже понимая значение и суть помолвки, не стал менять своего поведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фрек был жизнерадостным и — хорошо это или плохо — беззаботным ребёнком. Поэтому даже на холодную реакцию Гелиосферы он подумал: наверное, тот просто волнуется, ведь они впервые встретились. Красивый, да ещё и волнуется — как это мило, подумал Фрек, и улыбка появилась сама собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гелиосфера, глядя на расплывшегося в улыбке Фрека, изумлённо расширил глаза — и черты его лица самую малость смягчились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Может быть, ты произнесёшь то приветствие, которое хочешь сказать на самом деле?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Настоящее? Фрек не понимал, какой в этом смысл. Но и правда — заученное приветствие совсем не ощущалось своим. Потому что эти слова были слишком далеки от его обычной речи, их просто велели произнести.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому, прежде чем окружающие взрослые успели его остановить, Фрек бодро поздоровался:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага! Давай! Здорово! Я Фрекусь! Торио! С сегодня давай дружить!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было приветствие, совершенно не подобающее аристократу, — оно словно обнажало его беззаботный нрав. Однако Фрек, которому объяснили, что с этим ребёнком ему предстоит долго ладить и который сумел как следует поприветствовать Гелиосферу, удовлетворённо улыбался. Ведь ему с первого же взгляда захотелось стать друзьями — и ещё потому, что Гелиосфера улыбнулся ему в ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обрадовавшись, Фрек шагнул к Гелиосфере — но тот отступил на шаг, и Фреку стало немного грустно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>