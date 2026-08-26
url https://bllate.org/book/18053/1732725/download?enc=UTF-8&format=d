--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -46,115 +46,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Карета, в которой ехал Фрек, катилась ни быстро, ни медленно, мерно покачиваясь на ухабах.</w:t>
-[...63 lines deleted...]
-        <w:t>Вокруг расстилались умиротворённые сельские пейзажи.</w:t>
+        <w:t>Флек покачивался в экипаже, который двигался ни быстро, ни медленно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он выглянул в окно, чтобы осмотреть окрестности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За окном тянулись мирные сельские пейзажи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,467 +174,1203 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Чтобы чем-то занять себя, он пробежал глазами отчёт о Восточном демоническом фронте.</w:t>
-[...415 lines deleted...]
-        <w:t>Времена, когда он ещё был женихом Гелиосферы.</w:t>
+        <w:t>Чтобы скоротать время, он просматривал отчёт о Восточном демоническом фронте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Владение Уорт-Уорт располагалось в восточной части Королевства Камиоканде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прямо по соседству с этим владением раскинулись не тронутые человеком нечеловеческие Демонические земли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там царил мир, где сильный пожирал слабого, — мир насилия и прожорства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мир демонов, чья экосистема, способности к мышлению и общению разительно отличались от человеческих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Демоны обладали магической силой и умели её применять — это делало их поистине смертоносными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И при любой возможности они стремились охотиться на людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё из-за того, что низшие виды, которых пожирали высшие виды Демонических земель, распробовали вкус ещё более слабой добычи — человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но жители Владения Уорт-Уорт, издавна страдавшие от нападений демонов, не собирались покорно ждать, пока их съедят. Они были сильны, и борьба становилась всё ожесточённее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так постепенно сложился фронт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это и был Восточный демонический фронт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Фронт никогда не отступал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но и перейти в наступление тоже не мог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дни проходили за днями в попытках удержать позиции и не дать фронту рухнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Со временем это место стали использовать для перевоспитания молодёжи — особенно дворян, создававших проблемы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Место, где смерть ходила рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Угроза Демонических земель, перед которой оказывались бессильны титулы, родословные, кровные узы и положение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этой реальности, где всё равно приходилось сражаться, те, кто не прозревал, — погибали. А те, кто прозревал, — менялись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку такой способ перевоспитания давал определённые результаты, дворяне Королевства Камиоканде наперебой принялись отправлять проблемных детей, которых не могли лишить наследства, на демонический фронт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К слову, если кто-то погибал на демоническом фронте, в столице это считалось почётной смертью — и дворяне, измученные проблемными отпрысками, могли сохранить лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Печаль же после этого тихо и сдержанно обращалась в семейный завет — не повторять тех же ошибок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ничтожного ублюдка Флека, чья помолвка с Гелиосферой была расторгнута, разумеется, тоже отправили на Восточный демонический фронт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, как ни крути, это было не место для двенадцатилетнего ребёнка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но иного выхода не оставалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В противном случае — лишение наследства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только ради того, чтобы избежать подобного исхода, из жалости семьи — и с учётом способностей Флека — его отправили туда в качестве гражданского чиновника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычно начинали с обращения как с рядовым солдатом или мальчиком на побегушках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А тут — гражданский чиновник, не выходящий на передовую. Можно сказать, обращение исключительное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если это — Восток, где столичные нормы не действуют.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Флек поднял взгляд от отчёта, который сам же и составил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перевёл взгляд на пейзаж за окном — но понял, что до места назначения всё ещё очень далеко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Строчки, не менявшиеся, сколько бы он их ни перечитывал, уже порядком надоели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, документ был написан им самим — все опечатки и ошибки он давно вычистил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но и смотреть на улицу ему тоже наскучило.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пожалуй, вздремну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Флек устроился поудобнее и закрыл глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проваливаясь в сон, он, как всегда, вспоминал раннее детство — те времена, когда ещё был женихом Гелиосферы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>