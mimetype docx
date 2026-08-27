--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 10: Гигантский бог, рождённый из багрового пламени</w:t>
+        <w:t>Глава 10: Гигант, рождённый из багрового пламени</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -78,51 +78,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тоя услышал звук булькающей воды. Тело охватило чувство невесомости, будто он дрейфовал в бассейне.</w:t>
+        <w:t>Шум бурлящей воды достиг ушей Тои. Вместе с ощущением парения — будто он плывёт в бассейне.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -142,51 +142,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда Тоя приоткрыл глаза, перед ним предстал мир, полностью залитый алым.</w:t>
+        <w:t>Когда Тоя чуть приоткрыл глаза, перед ним предстал мир, залитый сплошным алым цветом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,147 +206,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В затуманенном сознании Тоя принял вертикальное положение и поплыл туда, откуда доносился голос.</w:t>
-[...95 lines deleted...]
-        <w:t>— Это ты звала меня?</w:t>
+        <w:t>Сквозь туманное сознание Тоя перевернулся и принял вертикальное положение. А затем поплыл в ту сторону, откуда слышался голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Красиво…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там, куда он плыл, находилась большая белая птица. Кончики её крыльев были окрашены в алый. Увидев её красные глаза, излучавшие острый, пронзительный свет, Тоя вспомнил вчерашний сон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ты меня звала?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,243 +366,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Из красного клюва прозвучал голос, напоминавший старческий.</w:t>
-[...191 lines deleted...]
-        <w:t>— Мне такое говорят впервые.</w:t>
+        <w:t>Из красного клюва раздался голос, похожий на стариковский.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что, одиноко стало?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему ты так решил?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наверное, потому что твои глаза будто говорят об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тоя, болтая ногами, подплыл к птице ещё ближе. Он завис прямо перед её лицом и, коснувшись рукой щеки, улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Глаза, как у потерявшегося ребёнка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Впервые слышу такое.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,243 +654,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тоя прижался щекой к щеке птицы.</w:t>
-[...191 lines deleted...]
-        <w:t>Когда Тоя тихо засмеялся, птица тоже прищурилась, будто улыбаясь.</w:t>
+        <w:t>Тоя прижался щекой к птице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тепло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Разве тебе не горячо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, тепло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это мне тоже впервые говорят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слишком много «впервые».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Тоя тихо рассмеялся, птица тоже прищурилась и улыбнулась.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,51 +910,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Мм, что?</w:t>
+        <w:t>— М? Что?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,179 +1006,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Птица улыбнулась склонившему голову набок Тое и расправила крылья. Тоя встал между них и заглянул ей в глаза, похожие на красное пламя.</w:t>
-[...127 lines deleted...]
-        <w:t>Пальцев Тои, опустившего руки в пламя, коснулся холодный металл. Вздрогнув от неожиданности, Тоя отдёрнул руки.</w:t>
+        <w:t>На вопрос склонившего голову Тои птица улыбнулась и расправила крылья. Тоя встал между её крыльями и заглянул в красные, похожие на пламя глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О юноша, крепкий сердцем, пылающий справедливостью! Я дарую тебе своё имя!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Багровое пламя закружилось вихрем. К белой птице, скрывшейся за ним и за чёрным дымом, Тоя протянул обе руки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сибуки Тоя, впусти меня в себя. Отдай мне всё своё тело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пальцев Тои, погрузившего руки в пламя, коснулся холодный металл. От неожиданности он вздрогнул и отдёрнул руки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,275 +1198,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Имя этого тела — Кагуравида. Железный гигантский бог, твой меч и щит.</w:t>
-[...223 lines deleted...]
-        <w:t>Одного за другим он расстреливал и прожигал Акугами, преграждавших путь. Кто-то, появившийся на мониторе, кажется, что-то кричал, но Тору полностью это игнорировал.</w:t>
+        <w:t>— Имя этого тела — Кагура Вида. Железный исполин, твой меч и щит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пламя превратилось в полосу света и исчезло. Когда Тоя закрыл глаза цвета, похожего на это пламя, на его губах разлился холод и привкус крови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Оборви жизнь назойливого божества, оскверняющего землю. Мои возлюбленные люди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тоя! Тоя-а-а!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В глазах кричавшего Тору Злой бог уже скрылся из виду. Тору отчаянно двигал руками и ногами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Чёрт, с дороги!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он без разбора расстреливал и прожигал Злых богов, преграждавших путь. Кто-то на мониторе, кажется, что-то кричал, но Тору полностью это игнорировал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,147 +1486,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На колено капнула слеза.</w:t>
-[...95 lines deleted...]
-        <w:t>В поле его зрения попали белые перья. Перья, окружённые светом, приковали его взгляд. Акугами тоже заворожённо уставились в небо, откуда они падали.</w:t>
+        <w:t>На колено капнула слезинка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ведь обещал защищать тебя. Я…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Широко раскрыв затуманенные слезами глаза, Тору продолжал стрелять по Злым богам, пытаясь хоть мельком отыскать Тою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тут он заметил белые перья. Перья, сопровождаемые светом, заворожили его. Злые боги тоже рассеянно смотрели в небо, откуда спускались перья.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,51 +1646,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тору направил Ятадуэ, пытаясь определить источник перьев и понять, не вражеская ли это атака.</w:t>
+        <w:t>Тору заставил Ятадуэ двигаться, выясняя, откуда исходят перья и не атака ли это врага.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,1075 +1710,1107 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Рядом с высотным зданием, километрах в пяти от Ятадуэ и Микадзути, парила огромная тёмно-красная птица. Издав низкий крик, она сложила крылья.</w:t>
-[...1023 lines deleted...]
-        <w:t>«Это потом! Вы двое! Приближается ещё одна группа!»</w:t>
+        <w:t>Примерно в пяти километрах от того места, где находились Ятадуэ и Микадзути, рядом с высотным зданием парила огромная красно-чёрная птица. Издав низкий крик, она сложила крылья.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ч-что?! Это Злой бог?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При виде этого зловещего образа Ёцуба произнесла это тревожным голосом. Но тут же на правом мониторе появился черноволосый мужчина в круглых очках, будто заслоняя собой это зрелище.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Успокойтесь, вы оба! Я только что проверил — это не Злой бог! Это Железный бог! Это момент рождения Железного бога!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На это заявление взволнованного мужчины Ёцуба шумно выдохнула.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Никогда не видела такого облика!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я тоже. Ты уверен, что это Железный бог?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да! На сто процентов Железный бог, никаких сомнений!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получив такой уверенный ответ, Ёцуба, кажется, успокоилась. Она взмахнула нагинатой, добивая Злого бога, который всё ещё стоял столбом, и хлестнула его кнутом, закреплённым на голове наподобие волос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Кёко-тян! Смотрите, вот-вот родится! Вы видите?!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я вижу, поэтому, пожалуйста, потише. Вы мешаете Тору-куну и остальным».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ах, и правда! Прошу прощ...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору отключил кнопку связи и, стреляя лазером, смотрел в сторону птицы. Птица расправила крылья, словно защищая яйцо перед вылуплением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Рождается божество, объятое пламенем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взметнулось алое пламя, и из него явился белоснежный корпус — белые крылья отчётливо проступили на фоне ночного неба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Машина, расправившая крылья, как две капли воды похожие на лебединые, имела человекоподобную форму, как и Микадзути. Но если голова Микадзути была сферической, то у этой машины голова выглядела более человеческой, с плавным шестиугольным контуром.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Красный цвет использовался на внутренней стороне суставов и в прорезях под глазами, из-за чего казалось, будто она плачет кровавыми слезами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Из оружия — только катана?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Машина держала в руках лишь длинный меч, соразмерный её росту, и никакого другого снаряжения, которое можно было бы назвать оружием, не наблюдалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Парень, которого только сегодня выбрали, никак не сможет сражаться этим! Вы двое, поторопитесь!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору кивнул на слова Кёко, снова насильно ворвавшейся в эфир, и выпустил лучи и лазеры одновременно по окружавшим Злым богам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не может быть, чтобы человек, внезапно заброшенный в робота, сумел приблизиться к таким чудовищам и зарубить их мечом. Да и в первую очередь проблема была в Тое, которого унесли, а не в этой машине. Тору хотел поскорее отправиться на его поиски.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно машина, до этого просто парившая в воздухе, покачнулась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Плохо! Злые боги!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Злой бог, трансформировав тело и создав крылья, взмыл вверх. Похоже, он намеревался нацелиться на ту машину. Тору направил Ятадуэ вверх и выстрелил лазером. Ему удалось пробить нескольких медлительных Злых богов, но большинство уклонилось от зоны поражения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока он этим занимался, Злые боги подбирались к белой машине, но та, словно собираясь принять бой, развернулась к ним и приняла стойку с мечом на уровне глаз. Эта поза была настолько совершенной, настолько безупречной — будто из исторической драмы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ятадуэ и Микадзути тоже преследовали их, но врагов было слишком много, чтобы справиться со всеми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Эй, почему ты не убегаешь?! Беги же!! Беги, я тебе говорю!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ёцуба кричала на того, до кого не могла дозвониться, не зная кода связи. Хозяин белой машины, не подозревая, что кто-то кричит в его адрес, занёс меч над головой и рассёк надвое приблизившегося Злого бога. Затем он вспорол живот следующему подоспевшему и глубоко вонзил меч ему в грудь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этих движений, в которых не читалось ни тени сомнения, — настолько величественных, что невольно хотелось восхититься, — Тору невольно выдохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Кёко-тян, это что, подкрепление из другого места?..»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нет, я ничего об этом не слышала».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ёцуба, похоже, тоже остолбенела и превратилась в зрителя. Белая машина, расправившись с теми, кто был рядом, стремительно сближалась с другими Злыми богами и молниеносно рубила их насмерть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Это сейчас неважно, вы двое! Приближается ещё одна группа!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2798,83 +2830,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«…Двадцать штук».</w:t>
-[...31 lines deleted...]
-        <w:t>Тору вздохнул и крепко сжал рычаги управления.</w:t>
+        <w:t>«...Двадцать штук».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору вздохнул и крепко сжал рукоять управления.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>