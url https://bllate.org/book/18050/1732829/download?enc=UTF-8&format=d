--- v0 (2026-07-12)
+++ v1 (2026-08-27)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 9 Встреча с Акугами</w:t>
+        <w:t>Глава 9. Встреча со Злым богом</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -78,83 +78,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев, как Тору запрыгнул на подъёмник, один из сотрудников, работавший неподалёку, схватил заранее приготовленные запасные пакеты с кровью и поднялся вместе с ним.</w:t>
-[...31 lines deleted...]
-        <w:t>Тору легко спрыгнул в открытый кокпит и опустился в кресло.</w:t>
+        <w:t>Увидев Тору, запрыгнувшего в лифт, сотрудник, работавший неподалёку, схватил запасной пакет крови — видимо, приготовленный заранее — и тоже заскочил в кабину, поднимаясь вместе с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору легко спрыгнул в открытую кабину и опустился в кресло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,83 +174,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Там, где появился Акугами, находится мой знакомый. Прошу, быстрее.</w:t>
-[...31 lines deleted...]
-        <w:t>Сотрудник, поднявшийся вместе с ним на подъёмнике, криво усмехнулся, но подался вперёд и зафиксировал тело Тору ремнями безопасности. Затем он забрался в кокпит, обошёл кресло сзади и подсоединил трубку переливания к трубке, идущей от шеи, закрепив три пакета на стене кабины.</w:t>
+        <w:t>— В месте появления Злого бога находится мой знакомый. Пожалуйста, поторопитесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудник, поднявшийся вместе с ним, горько усмехнулся, но подался вперёд и зафиксировал тело Тору ремнями безопасности. Зайдя со спины, он подсоединил трубку переливания к трубке, идущей от шеи, и прикрепил три пакета к стене машинного отсека.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,243 +270,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Подожди немного. Сейчас узнаю, готова ли Рокудзё-сан.</w:t>
-[...191 lines deleted...]
-        <w:t>Переполняемый нетерпением, он сжал кулаки и ждал — как ему казалось, мучительно долго.</w:t>
+        <w:t>— Подожди немного. Пойду узнаю, готова ли Рокудзё-сан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я и один выйду!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору произнёс это резко, но сотрудник с огорчённым лицом покачал головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нельзя. Мы должны обеспечить вам как можно более безопасные условия. Сейчас всё будет, подожди. Ты же помнишь, что случилось в прошлый раз?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получив отказ, Тору закусил губу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тоя, Тоя... Прошу тебя, будь в порядке, Тоя!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Охваченный нетерпением, он сжал кулаки и ждал — бесконечно долго.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -526,339 +526,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Донёсся через громкоговоритель голос, и сотрудники замахали красными фонарями. В тот же миг Тору распахнул глаза и поднял голову.</w:t>
-[...287 lines deleted...]
-        <w:t>«Говорят, твой возлюбленный где-то рядом?»</w:t>
+        <w:t>Сотрудники, размахивавшие красными фонарями, объявили это через громкоговоритель. В тот же миг он открыл глаза и поднял лицо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ятадуэ, пошли!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почти выкрикнув это, он автоматически закрыл блок кабины, и из костюма в спину и заднюю поверхность бёдер вонзились бесчисленные, похожие на звериные клыки, шипы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Н-н-х...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору, сморщившись, терпел боль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё это время машина по рельсам перемещалась вперёд. Будто постепенно оживая, тяжеловесный робот бледно-голубого цвета наливался небесно-синим, а его золотые глаза загорались светом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Угловатый Ятадуэ имел на плечах две пары огромных пушек, а на груди открывались пять орудийных портов. На поясе он носил винтовку и саблю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тору-кун!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На маленьком коммуникационном мониторе перед ним отразилось лицо Ёцубы. Её голос звучал воодушевлённо, а выражение лица было ярким — совсем не подходящим для того, кто сейчас шёл в бой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Говорят, твой любимый мальчик где-то рядом?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,83 +878,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Тогда быстренько разделаемся с тварями и отправимся за ним в укрытие! Да?»</w:t>
-[...31 lines deleted...]
-        <w:t>То, как она, сжав кулак, подмигнула, делало её совершенно непохожей на себя прежнюю.</w:t>
+        <w:t>— Тогда быстренько уложим их и побежим встречать его в убежище! Да?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Её жест со сжатой рукой и подмигивание выглядели совсем не так, как мгновение назад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,403 +974,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На тело Тору навалилась тяжесть, и Ятадуэ с силой вырвался из выхода комплекса. Привычными движениями Тору поднял машину вверх и открыл маршевые двигатели на спине. Ятадуэ устремился прямо вперёд, разрезая небо над городом, окутываемым вечерней тьмой.</w:t>
-[...351 lines deleted...]
-        <w:t>«Вы оба, будьте осторожны! Снова появились Акугами!»</w:t>
+        <w:t>На тело Тору резко навалилась перегрузка, и Ятадуэ, с силой стартовав от входа на объект, устремился вперёд. Тору привычным движением поднял машину и открыл наспинные ускорители. Ятадуэ по прямой понёсся над городом, скрывшимся в вечерней тьме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сразу вслед за ним взлетела машина Ёцубы — «Микадзути»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— и выровнялась с ним. Микадзути имел полностью белый корпус и изящные формы с бледно-жёлтыми сочленениями в суставах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от Ятадуэ, он был почти человекоподобен. Его отличительными чертами были белый хлыст, прикреплённый к головной части будто волосы, большая нагината и щит на левой руке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нашёл! Рокудзё-сан, по направлению на час — пятеро!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У тебя, как всегда, быстрее, чем на радаре!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ёцуба с лёгким смехом резко набрала скорость, улетела вперёд и с руки Микадзути обрушила вниз молнию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чудовище из железа и земли, поражённое молнией, пошло трещинами от удара. Приблизившийся Тору тоже выстрелил из плечевых пушек лазерами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поддержу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно-ладно! Эх, опять сегодня только мы вдвоём! Ну и тоска!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— прокричала Ёцуба, приземляя Микадзути на землю, выхватывая нагинату, закреплённую на спине, и врубаясь в Злого бога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору тоже опустился на крышу здания, откуда было удобно обозревать местность, и производил непрерывный заградительный огонь, чтобы Микадзути было легче действовать и чтобы не попасть по нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Оба будьте осторожны! Снова появился Злой бог!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1390,595 +1422,595 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На голос командира Кёко Тору выкрикнул в ответ. И ответ его ошеломил.</w:t>
-[...543 lines deleted...]
-        <w:t>Тору увеличил изображение того района.</w:t>
+        <w:t>На голос командующей Кёко Тору выкрикнул в ответ. И был ошеломлён ответом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пятнадцать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так много?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору широко раскрыл глаза от удивления, но и Ёцуба, видимо, потряслась не меньше — её голос прозвучал надтреснуто. Тору издал звук сквозь стиснутое горло, и из грудного оружейного порта вырвался луч, проделав дыру в туловище уродливого чудовища.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждый раз, когда он уничтожал Злого бога, позади раздавался хлюпающий звук втягиваемой его собственной крови, и кровь в пакетах шла волнами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я защищу Тою!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тоя должен был находиться в убежище, но мог и попасть под происходящее. Решив не допустить ни единой царапины на Тое, Тору сжал рукоятки управления изо всех сил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кёко-тян!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но тут его слух пронзил полный боли голос Ёцубы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что такое? Ёцуба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Там люди!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору, выпустив лазеры по Злому богу, полетел на своей машине и спустился неподалёку от Микадзути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лежат малыши и трое мальчишек примерно из средней школы! Я не обозналась!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На фоне того, как Ёцуба отчаянно рубила нагинатой, Тору спокойно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Рокудзё-сан, где эти люди? Командир Юкава, прошу спасательный отряд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Возле парка справа! Они прячутся за живой изгородью, так что хорошо скрыты!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору попытался крупным планом рассмотреть тот участок.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1998,147 +2030,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Невольно с его губ сорвался тихий возглас. Там лежали мальчик и девочка возраста младших классов начальной школы, а также невысокий юноша, который, защищая их, упал на землю, обхватив обоих руками.</w:t>
-[...95 lines deleted...]
-        <w:t>В тот миг, когда сознание Тору заволокло белой пеленой, его настиг удар. Луч, выпущенный Акугами, был блокирован щитом, но другой монстр протаранил его корпус, отбросив назад.</w:t>
+        <w:t>Невольно вырвался тихий возглас. Там лежали мальчик и девочка — ученики примерно младших классов — и невысокий юноша, который, похоже, обнимал их обоих руками, защищая, и лежал ничком на земле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Волосы чёрные, лицо скрыто, но тёмно-синяя форма оказалась того же дизайна, что и та, которую он сам носил ещё недавно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Т... Тоя-а-а-а!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же миг сознание Тору заволокла полная белизна, и в него ударил толчок. Луч, испущенный Злым богом, принял на себя щит, но второй бог врезался тараном, и его отбросило назад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,499 +2190,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тряхнув головой, которая, казалось, сейчас закружится, Тору перехватил рукоятки, пытаясь поднять Ятадуэ.</w:t>
-[...447 lines deleted...]
-        <w:t>Микадзути → Микадзути</w:t>
+        <w:t>Тряся головой, почти поплывшей от головокружения, Тору перехватил рукоятки, пытаясь поднять Ятадуэ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тору-кун, ты в порядке?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодаря тому, что Ёцуба взмахнула нагинатой и расколола Злого бога, он уцелел и сумел выровнять машину. Но взгляду Тору предстали: двое сотрудников Агентства Аматэрасу, бегущих с детьми на руках, спасаясь от приближающегося Злого бога, и фигура Тои, который, то ли от сильного удара головой потеряв сознание, то ли по другой причине, всё ещё лежал без чувств, распростёршись на земле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не трогать Тою!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору вскипел гневом, но он только что был отброшен и теперь находился вне зоны досягаемости. Он открыл ускорители на полную, чтобы одним рывком сократить дистанцию, но прежде чем он успел это сделать, грубая земляная лапа Злого бога коснулась Тои.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ёцуба, видевшая это зрелище, издала слабый вскрик, будто предугадывая наихудший сценарий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он так и не увидел красных глаз Тои. Обмякшее тело было подхвачено Злым богом. Злой бог, шлёпая, разинул пасть и попытался швырнуть Тою в неё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прекрати-и-и-и-и!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С криком Ёцуба по прямой приблизилась к Злому богу и отрубила ту руку. Уже казалось, что Тоя рухнет на землю, но тут другой Злой бог подхватил его в ладонь. Этот бог, держа Тою на своей ладони, развернулся и побежал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люди — лакомство Злых богов. Иногда они поедают их прямо на месте находки, но иногда уносят в какое-то своё логово.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тоя, Тоя-а-а-а!!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>