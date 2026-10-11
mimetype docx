--- v1 (2026-08-27)
+++ v2 (2026-10-11)
@@ -78,83 +78,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Увидев Тору, запрыгнувшего в лифт, сотрудник, работавший неподалёку, схватил запасной пакет крови — видимо, приготовленный заранее — и тоже заскочил в кабину, поднимаясь вместе с ним.</w:t>
-[...31 lines deleted...]
-        <w:t>Тору легко спрыгнул в открытую кабину и опустился в кресло.</w:t>
+        <w:t>Увидев Тору, запрыгнувшего в лифт, сотрудники, работавшие поблизости, похоже, заранее приготовили запасной пакет для переливания крови и, подхватив его, поднялись вместе с ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору легко спрыгнул в открытую кабину и сел в кресло.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,691 +174,691 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— В месте появления Злого бога находится мой знакомый. Пожалуйста, поторопитесь.</w:t>
-[...639 lines deleted...]
-        <w:t>— Говорят, твой любимый мальчик где-то рядом?</w:t>
+        <w:t>— В районе появления Злого бога находятся мои знакомые. Пожалуйста, поторопитесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сотрудник, поднявшийся вместе с ним на лифте, горько усмехнулся, но, перегнувшись, зафиксировал тело Тору ремнями безопасности. Зайдя в кабину и обойдя его со спины, он подсоединил трубку для переливания к трубке, идущей от шеи, и закрепил три пакета на стене кабины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уже можно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Подожди немного. Я узнаю, готова ли госпожа Рокудзё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я выйду и один!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя он сказал это резким тоном, сотрудник покачал головой с горьким лицом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нельзя. Вы должны находиться в максимально безопасном состоянии. Подожди, это ненадолго. Ты ведь помнишь, что было в прошлый раз?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получив отказ, Тору со скрежетом стиснул зубы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тоя, Тоя...! Пожалуйста, будь в безопасности, Тоя!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Время тянулось невыносимо долго, пока он, сжав кулаки, ждал, подгоняемый одним лишь нетерпением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тору-кун, можно! Выходи!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из громкоговорителя раздался голос сотрудников, размахивающих красными фонарями. В тот же миг он открыл глаза и поднял голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ятадуэ, вперёд!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он выкрикнул это, блок кабины автоматически закрылся, и в спину и заднюю поверхность бёдер, выступающие из костюма, вонзилось бесчисленное множество острых предметов, похожих на звериные клыки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Гх...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору поморщился от боли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем механизм по рельсам перемещался дальше. Массивный бледно-голубой робот, словно в него вливалась жизнь, постепенно окрашивался в небесно-голубой цвет, а золотые глаза засияли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ятадуэ, имеющий квадратную форму, нёс на плечах две пары огромных пушек, а на груди были открыты пять жерл. На поясе висели винтовка и сабля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— То-ору-кун!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На небольшом переднем экране для связи появилось лицо Ёцубы. Голос у неё был звонкий, а выражение лица — светлое, совсем не такое, как у человека, который собирается в бой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Говорят, твой любимый рядом?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,83 +878,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Тогда быстренько уложим их и побежим встречать его в убежище! Да?</w:t>
-[...31 lines deleted...]
-        <w:t>Её жест со сжатой рукой и подмигивание выглядели совсем не так, как мгновение назад.</w:t>
+        <w:t>— Тогда давай быстро прикончим их и зайдём за ним в убежище! А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она сжала кулак и подмигнула. Казалось, это была совсем другая женщина, чем несколько мгновений назад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,435 +974,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На тело Тору резко навалилась перегрузка, и Ятадуэ, с силой стартовав от входа на объект, устремился вперёд. Тору привычным движением поднял машину и открыл наспинные ускорители. Ятадуэ по прямой понёсся над городом, скрывшимся в вечерней тьме.</w:t>
-[...383 lines deleted...]
-        <w:t>— Оба будьте осторожны! Снова появился Злой бог!</w:t>
+        <w:t>На тело Тору резко навалилась тяжесть, и Ятадуэ с огромной скоростью вылетел через входной порт учреждения. Привычными движениями Тору поднял механизм и раскрыл спинные ускорители. Ятадуэ, не сворачивая, понёсся прямо над городом, скрывающимся в вечерних сумерках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Следом за ним вылетел механизм Ёцубы — Микадзути — и поравнялся с ним. Микадзути был целиком белого цвета, с суставчатыми частями бледно-жёлтого оттенка, имел изящную форму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от Ятадуэ, его облик был близок к человеческому. Отличительными чертами механизма были белый хлыст на голове, напоминающий волосы, огромная алебарда и щит, прикреплённый к левой руке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нашла! Госпожа Рокудзё, по направлению на час — пять особей!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Как всегда, быстрее радара!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Со звонким смехом Ёцуба резко увеличила скорость и, пролетая, обрушила молнию, созданную из рук Микадзути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От удара молнии по монстрам, состоящим из железа и земли, пошли трещины. Догнавший их Тору тоже выпустил лазеры из пушек на плечах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прикрываю!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага-ага! Ах, ну надо же, сегодня опять только мы вдвоём!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— закричала она.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну и достало же!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ёцуба приземлила Микадзути на землю, вытащила алебарду со спины и рубанула Злого бога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору тоже спустился на крышу здания, откуда было удобно осматривать местность, и, стараясь не попасть в Микадзути, чтобы ей было легче двигаться, начал вести непрерывный прикрывающий огонь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Оба, будьте осторожны! Появились ещё Злые боги!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,51 +1454,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На голос командующей Кёко Тору выкрикнул в ответ. И был ошеломлён ответом.</w:t>
+        <w:t>— заорал Тору в ответ на голос командующей Кёко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тут пришёл ответ, от которого кровь застыла в жилах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,243 +1582,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тору широко раскрыл глаза от удивления, но и Ёцуба, видимо, потряслась не меньше — её голос прозвучал надтреснуто. Тору издал звук сквозь стиснутое горло, и из грудного оружейного порта вырвался луч, проделав дыру в туловище уродливого чудовища.</w:t>
-[...191 lines deleted...]
-        <w:t>— Что такое? Ёцуба.</w:t>
+        <w:t>Тору изумлённо вытаращил глаза. Похоже, Ёцуба тоже была удивлена, потому что послышался её напряжённый голос. Тору издал горлом сдавленный звук, выпустил луч из грудного жерла и проделал дыру в туловище уродливого монстра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждый раз, когда он убивал Злого бога, сзади слышался хлюпающий звук — это высасывалась его собственная кровь, и пакеты с кровью для переливания колыхались, издавая звук.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тоя я защищу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он должен был быть в убежище, но мог оказаться втянут в это. Не дай бог, Тоя хоть поранится — Тору с силой сжал штурвал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кё-о-тян!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но его уши пронзил полный боли голос Ёцубы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось, Ёцуба?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1806,211 +1870,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тору, выпустив лазеры по Злому богу, полетел на своей машине и спустился неподалёку от Микадзути.</w:t>
-[...159 lines deleted...]
-        <w:t>Тору попытался крупным планом рассмотреть тот участок.</w:t>
+        <w:t>Выпустив лазер по Злому богу, Тору перебросил механизм и приземлился рядом с Микадзути.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Маленький ребёнок и трое мальчишек примерно школьного возраста — они лежат! Я не ошибаюсь!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— бесстрашно врубаясь алебардой, сказала Ёцуба.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору спокойно спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Госпожа Рокудзё, где эти люди? Командующий Юкава, прошу спасательный отряд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Рядом с парком справа! В тени живой изгороди, они хорошо спрятались!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору увеличил изображение того места и посмотрел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,147 +2126,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Невольно вырвался тихий возглас. Там лежали мальчик и девочка — ученики примерно младших классов — и невысокий юноша, который, похоже, обнимал их обоих руками, защищая, и лежал ничком на земле.</w:t>
-[...95 lines deleted...]
-        <w:t>В тот же миг сознание Тору заволокла полная белизна, и в него ударил толчок. Луч, испущенный Злым богом, принял на себя щит, но второй бог врезался тараном, и его отбросило назад.</w:t>
+        <w:t>У него невольно вырвался тихий возглас. Там лежали мальчик и девочка младшего школьного возраста и, прикрывая их обоих, словно обхватив руками, лежал на земле невысокий парень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его лицо скрывали чёрные волосы, но Тору понял, что тёмно-синяя форма на нём была того же дизайна, что и та, которую он сам носил ещё недавно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Т-Тоя-а-а!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же миг на Тору, у которого в голове всё помутилось, обрушился удар. Луч, выпущенный Злым богом, хоть и был отражён щитом, но ещё одно чудовище протаранило его, и его отбросило назад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2190,51 +2286,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Тряся головой, почти поплывшей от головокружения, Тору перехватил рукоятки, пытаясь поднять Ятадуэ.</w:t>
+        <w:t>Тряся головой, в которой уже начиналось головокружение, Тору перехватил штурвал, пытаясь поднять Ятадуэ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2254,339 +2350,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Благодаря тому, что Ёцуба взмахнула нагинатой и расколола Злого бога, он уцелел и сумел выровнять машину. Но взгляду Тору предстали: двое сотрудников Агентства Аматэрасу, бегущих с детьми на руках, спасаясь от приближающегося Злого бога, и фигура Тои, который, то ли от сильного удара головой потеряв сознание, то ли по другой причине, всё ещё лежал без чувств, распростёршись на земле.</w:t>
-[...287 lines deleted...]
-        <w:t>— Тоя, Тоя-а-а-а!!</w:t>
+        <w:t>Благодаря тому, что Ёцуба взмахнула алебардой и рассекла Злого бога, ему удалось восстановить равновесие, не будучи сбитым. Но в глазах Тору отразились двое сотрудников Агентства Аматэрасу, которые, спасаясь от приближающегося Злого бога, бежали, держа на руках детей, и Тоя, который, похоже, потерял сознание от сильного удара по голове и всё ещё лежал без чувств на земле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не смей трогать Тоя!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тору налился кровью, но из-за того, что его только что отбросило назад, он был вне зоны поражения. Он попытался сократить дистанцию, включив ускорители на полную мощность, но перед этим грубая рука Злого бога, состоящая из земли, коснулась Тоя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ёцуба, увидевшая эту картину, предчувствуя худшее, издала было слабый вскрик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не взглянув ни разу на красные глаза Тору, Злой бог поднял безвольное тело. Он разинул рот, влажно чавкнув, и попытался закинуть Тоя внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прекр-рати-и-и-и!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закричала Ёцуба, одним махом приблизившись к Злому богу и отрубив ему руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, Тоя сейчас рухнет на землю, но другой Злой бог подскочил и поймал его на ладонь. Этот Злой бог, держа Тоя на ладони, развернулся и побежал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Люди — любимое лакомство Злых богов. Иногда они поедают их прямо на месте, но бывает, что уносят в своё гнездо где-то неподалёку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тоя! То-я-а-а!!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>