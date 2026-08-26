--- v0 (2026-07-08)
+++ v1 (2026-08-26)
@@ -14,3155 +14,3347 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 9. Спокойное утро с тобой</w:t>
-[...3103 lines deleted...]
-        <w:t>Я вспомнил о том, что пообещал, но так и не смог исполнить——</w:t>
+        <w:t>Глава 9: Тихое утро с тобой</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Фу-фун-фуун... ла-ла-ла...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Красные и жёлтые листья ярко украшали внутренний двор. В похолодевшем воздухе куры разгуливали с довольным «ко-ко-ко».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сгребая опавшие листья метлой, я невольно напевал себе под нос — такое было настроение. На душе царил покой, и жизнь с Севраном приносила мне искреннюю радость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(...Вот бы так продолжалось и дальше.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно те дни, когда я только и думал, как бы поскорее уехать, были ложью — теперь через Севрана я словно проверял то, к чему стремился сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Посылаешь слово — и слово возвращается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даришь заботу — возвращается благодарность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодаришь — и возвращается улыбка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё, чего я никогда не получал при общении с людьми, возвращалось ко мне будто само собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каждый раз, переживая это снова и снова, я вздыхал: «Ах, я ведь на самом деле всегда этого хотел». Ощущение, будто в сердце тихонько, с лёгким стуком, падает что-то маленькое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я перевёл взгляд на кружащийся в воздухе жёлтый лист, и за ним сверкнул в солнечных лучах меч. С тех пор как мы приехали, Севран и здесь каждое утро не пропускал тренировок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чёрные волосы разлетались на ветру, длинная рука гибко чертила дугу. В движении опускающегося вниз меча не было ни тени лишнего, и, наверное, потому что под рыцарским мундиром на нём была лишь тонкая рубашка, было видно, как перекатываются мышцы на его соразмерной, ладной спине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Красиво...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока я думал об этом, из-под растрёпанных волос сверкнули ясные синие глаза, прозрачные, словно лазурит, и мельком взглянули на меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От одного этого моё сердце чуть не остановилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В панике я зашуршал метлой, торопливо заработал руками и попытался отвлечься, придумывая меню на обед.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кстати, в тот день, когда мы ходили на рыбалку, я, как и обещал, приготовил Севрану на ужин рыбный пирог. Тот пришёлся ему по вкусу куда больше, чем я ожидал, и хотя я сделал пирог довольно большим, он быстро умял почти всё.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С тех пор почти каждый день он просит тот самый рыбный пирог, так что теперь это — традиционный ужин в те дни, когда мы ходим ловить рыбу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мне до сих пор не верится, что я с кем-то живу вместе и что у меня появилось такое угощение, как «традиционное блюдо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И ведь эта традиция касается не только пирога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В дни, когда удаётся поймать кабана или оленя, мы запекаем мясо с пряными травами вместе с собранными каштанами, а ещё я, бывало, учился у господина Перана делать вяленое мясо для зимних запасов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Моя жизнь за эти пять лет расцветилась так, словно всё было сном... и с каждым днём я всё чаще испытывал чувство, которое называется «радость».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Если так пойдёт и дальше, страшно подумать, что станется со мной после ухода господина Севрана...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я горько усмехнулся про себя, поймав себя на таких мыслях, как вдруг услышал голос совсем рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Голос... какой красивый».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ой!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А, прости».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он же только что был далеко — когда успел подойти так близко?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Севран протянул мне древко метлы, которую я в испуге выпустил из рук, и тяжело опустился на маленькую скамеечку в тени дерева у меня за спиной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Передышка~»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами он закинул обе руки на спинку скамьи и, широко расставив ноги, словно слившись со скамейкой в единое целое, устремил взгляд в небо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Казалось, он так и замер, поэтому я тихонько снова принялся орудовать метлой. Раздавался тихий шорох «ш-ш-ш», и листья на земле постепенно собирались в пушистые кучи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Печёный батат...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как раз когда я об этом думал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слушай, а спой-ка?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ну я же сказал... голос красивый. Только что».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я не понимал, о чём говорит Севран, и, подумав: «Это он про кур?», замер с открытым под маской ртом, а Севран поднял голову и с недовольным видом продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты же только что пел. Спой ещё раз».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...Э-э-э?! Не буду я!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«"Не буду", говоришь... Жестоко. А ведь когда Никола поёт, во дворе словно всё сверкает».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я и подумать не мог, что он слышал моё далёкое напевание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тело бросило в жар. Просить меня спеть такое — только ставит в тупик, надо было как-то свернуть разговор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А, ну... Вообще-то я маг духов... может, в этом дело».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Не говори об этом так, будто оно в прошлом».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да я просто...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говоря это, я невольно отвёл взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотел отвлечь его от песни, а увёл разговор в странное русло. И зачем только заговорил о том, о чём сам говорить не хочу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я беспокойно завертел головой — не найдётся ли что-то, чем отвлечься, — как вдруг меня сильно потянули за руку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Никола, маг духов — это совсем не то, что другие занятия. Этому нельзя просто так выучиться».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Севран продолжил разговор о магах духов, и моё тело мгновенно напряглось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И правда, как он говорил, магом духов становятся по назначению Святой Церкви.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому даже такой человек, как я, выросший в приюте, однажды может быть призван церковью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не знаю, правда ли это, но я слышал слухи, что Верховный Маг Духов проводит некий ритуал, который позволяет узнать людей по всей стране, обладающих даром... В этой стране, где почитают духов, крайне малочисленных магов духов ценят словно аристократов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Думаю, поэтому церковь продолжает опекать даже таких, как я, кто потерпел неудачу и покинул строй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это важная миссия — в разных уголках страны возносить молитвы духам и оберегать эту землю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«К тому же... твой голос делает людей такими счастливыми».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Севран служит в Ордене Святых Рыцарей, так что, должно быть, много раз видел, как молятся другие маги духов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И правда, когда возносишь молитву духам, возникают удивительные явления, словно сама природа отвечает тебе. Все любят молитвы магов духов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но каждый раз, когда его слова отдавались у меня в ушах, мирный мир перед моими глазами, казалось, с грохотом рушился. Я как-то странно, со свистом втянул воздух, и тогда — всё, не выдержал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перестав понимать смысл своего существования здесь и сейчас, я вцепился в метлу, судорожно сжав древко. Чтобы удержать моё тело, метла была слишком ненадёжной опорой, и когда я уже готов был безвольно повалиться назад, мою руку подхватили спереди — хлоп!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— и я удивлённо заморгал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Меня резко потянули вперёд, и вот я уже стоял перед Севраном, а он обхватил меня за талию. Севран, глядя на меня снизу, спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Прости, я сказал что-то лишнее?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он всё ещё держал меня за руку, с лёгким, виноватым пожатием, и мои пальцы задрожали. От моей соединённой с ним руки, наверное, передавался холод, но я слабо покачал головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это всего лишь моя собственная беда, Севран не сказал ничего плохого. Его забота причиняла боль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Севран потянул меня за руку и медленно усадил рядом с собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я хотел немедленно уйти отсюда, но голова кружилась, и я мог только сидеть. Я потёр грудь рукой, пытаясь успокоить дыхание, а Севран задумчиво протянул: «Хм-м...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— и затем продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«По крайней мере, я-то становлюсь счастливым».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«...А?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Я уже говорил: когда Никола в хорошем настроении поёт, этот двор словно становится радостным».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Н-не может такого...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— быть, по-моему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Двор кажется радостным, наверное, потому что сейчас разгар осенних красок и пейзаж прекрасен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Как я сказал ещё на рыбалке, это всё-таки, наверное, сила мага духов... Мир будто радуется, что ли».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я вспомнил: наверное, он говорит о том разговоре про пот, когда мы ловили рыбу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я худо-бедно молился как маг духов, так что, возможно, в моём голосе и правда есть такая сила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Даже если и так... теперь это меня уже не касается.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но что значит — «Севран становится счастливым»? Пока я размышлял об этом, он тихонько взял прядь моих волос и мягко провёл по ней пальцами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«О, вроде... цвет волос стал немного светлее?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Как будто больше блеска... зеленоватый оттенок».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, я и сам невольно взял одну прядь в руку и удивлённо заморгал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Цвет моих волос потускнел от физического и душевного истощения, так что я даже не думал, что прежний оттенок может вернуться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внутри груди, словно от брошенного камешка, разошлись круги. Сердце заволновалось от странного чувства — не то ожидания, не то стыда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Неужели... потому что я с господином Севраном...?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я сидел на скамье с крепко сжатым кулаком, опустив голову, и тут его тепло мягко накрыло мой напряжённый кулак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Слушай, я сделаю вид, что не замечаю, так что пой иногда, ладно?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Э... п-почему это...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я невольно резко обернулся. Я в изумлении думал: потому что двор радостный — и просить меня напевать?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— а Севран собрал морщинки у глаз и, показав белые зубы, широко улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да потому что я тоже радуюсь».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эта улыбка была такой сияющей, что у меня перехватило дыхание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маги духов поют. Поют, чтобы возносить молитвы духам. Поэтому я всё это время тренировался, но не могу понять, почему моё простое напевание так радует Севрана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дни в столице, полные одного лишь отрицания, проносятся перед глазами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но... радуется...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Господин Севран... радуется?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ага, ужасно... успокаивает. Твоё пение, Никола».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Лицо Севрана, когда он говорил это, было умиротворённым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдалеке кудахтали куры, и над пышной горой опавших листьев растянулось солнечное пятно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>