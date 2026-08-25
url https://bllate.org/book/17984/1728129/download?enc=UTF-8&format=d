--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -14,5523 +14,3219 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 8. Похоже на жизненные каникулы</w:t>
-[...5471 lines deleted...]
-        <w:t>Северан поднялся, подхватил одной рукой корзину — ту самую, где раньше были помидоры, а теперь лишь перекатывались по дну недозрелые зелёные плоды, — и энергично зашагал. Я тоже торопливо встал и поспешил за ним.</w:t>
+        <w:t>Глава 8. Словно отпуск от жизни</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот эта, вот эта рыбина — просто загляденье!..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ух ты... ничего себе, какой воинственный пыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Потрясающе! Северан!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уже на следующей неделе мы отправились к реке, протекавшей через лес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я давно потерял ощущение календарных дат — ведь предполагалось, что мои дни так и будут тянуться, покрываясь пылью, и я даже думал, что подобные разграничения мне ни к чему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако монотонно сменявшие друг друга дни и ночи вдруг засияли красками, словно самый настоящий «отпуск».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Как будто мне сказали, что позволено хоть ненадолго... отдохнуть от собственной жизни.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В серые будни, заканчивавшиеся лишь самобичеванием, теперь вливались всё новые цвета — будто кто-то проливал на них краску за краской.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я увидел, как на живот рухнувшего на спину Севрана, который не рассчитал силу рывка, шлёпнулась огромная Форель Аврора и отчаянно там забилась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на Севрана — тот так и лежал, остолбенело уставившись в небо, — я поспешно сунул Форель Аврору в принесённое с собой ведро. Рыбина бесновалась там, поднимая шумные всплески, и вид у неё был такой решительный, будто она вот-вот выпрыгнет обратно в реку, — я от изумления округлил глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Надо же, такая громадина клюнула...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Севран, вымокший до нитки, и не думал подниматься — так и лежал. Я заглянул ему в лицо сверху.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Может, съедим её?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А как же... пирог?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Просто не смог устоять перед соблазном улова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А посуда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За эти несколько дней я заметил, что Севран, при всей своей внешней беспечности, довольно-таки дотошно подмечает разные мелочи и не упускает случая сделать замечание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И к тому же, как оказалось, пирога он ждал с куда большим нетерпением, чем я думал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, можно было бы отнести рыбу домой, но как раз наступило обеденное время, и я подумал, что неплохо бы зажарить часть улова прямо здесь. Рыбалка случилась в моей жизни впервые, но на всякий случай — вдруг доведётся что-то приготовить...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— я захватил с собой соль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Точно... свежий улов — это же наверняка объедение.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В горле у меня невольно булькнуло. Пока Севран боролся с рыбой, я уже обнаружил неподалёку выложенное камнями кострище — наверное, им пользовался кто-то, кто приходил сюда раньше, — и целую кучу собранных поблизости древесных веток.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Покачиваясь, я поволок ведро с рыбой к каменному очагу. Искоса поглядывая на ошарашенного Севрана, чей взгляд ясно говорил: «Ты что, меня игнорируешь?», — я ломал голову, нельзя ли как-нибудь развести огонь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не выдержав этого зрелища, Севран вытащил из притороченной к лошади сумки зажигательную линзу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ого, здорово... как и ожидалось от рыцаря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С таким приспособлением можно собрать солнечный свет в одну точку и сразу добыть огонь. Севран достал из кармана измятый лист бумаги и передал его мне. Во время дальних выездов им, наверное, часто приходится ночевать под открытым небом — на такой случай у него, видимо, всё и припасено.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он, похоже, уже и не думал возражать — быстро и умело помогал мне, и вскоре рыба превратилась в зажаренную на соли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Целиком запечённая — это просто объедение, правда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рыба оказалась настолько вкусной, что я даже не мог ничего ответить задавшему этот вопрос Севрану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зубы прорывают угощение — и просоленная кожица легко, звонко лопается; вгрызаешься в белую мякоть внутри, и рот в предвкушении наполняется соком. Мясо, стоит откусить кусочек, тут же мягко рассыпается, и от его тепла я удивлённо округлил глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Беззвучно шевеля губами и наслаждаясь нежной, почти сладковатой мякотью, я невольно закрыл глаза и вознёс молитву духам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Севран снова бросил: «Опять игнорируешь», — и мне было очень стыдно, но я и без того ел, сдвинув маску, так что лишних сил на ответы у меня просто не оставалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Давно забытая мощь вкуса свежей рыбы...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С чего я вообще вздумал выращивать овощи, но ни разу не попытался порыбачить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— на меня навалилось сожаление сразу за все пять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Какое-то время мы оба молча работали челюстями, но когда немного успокоились, Севран вдруг сказал нечто странное:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, а это... какая-то сила?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О чём вы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да нет, я ещё когда ты овощи собирал, заметил, — ты иногда будто... ну, сверкаешь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я не совсем понял, что он имел в виду, и переспросил, склонив голову набок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм? А то, Северан, что вы сами постоянно искритесь, — это тоже какая-то сила?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В каком смысле?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы же сияете, как самая первая вечерняя звезда. Такой ослепительный, такой сверкающий — у меня аж сердце замирает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ведь во мне-то такому сиянию взяться неоткуда, да и вообще на мне деревянная маска — я даже представить не мог, что там может блестеть. На ней и лака-то никакого нет, не то чтобы она блестела, — поверхность грубая, будто просто от доски отрезали да дырки проделали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Севран нахмурился, издав неопределённый звук:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О себе-то я не знаю, но ты, Никола, какой-то... будто оберегаемый, что ли, и вокруг тебя странное такое сверкание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это, может, пот?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты сейчас специально так шутишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я-то рыбу не ловил и отчаянно молился, чтобы уж точно не обливаться ручьями пота. Севран ещё бормотал некоторое время: «Странно это всё», — а я в итоге всё равно пришёл к мысли, что это, видимо, и был пот, и совсем приуныл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, насчёт того дня, когда мы в город ходили, — это же был «выходной», а я и не думал, что там так людно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В каком смысле?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да я ведь изо дня в день только и делаю, что в поле вожусь, так что про выходные циклы уже и позабыл. Вкусной рыбы поел — и вот он, отпуск. Лучше некуда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я вспомнил, что сам только что размышлял о том же самом, и очень удивился тому, что Северан думал абсолютно так же.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё равно ведь до зимы в Королевскую столицу нельзя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже зимой, наверное... нельзя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мне было бесконечно совестно перед ним — ведь он старался хотя бы делать вид, что мы друзья, чтобы заставить меня двигаться дальше, а у этих отношений есть срок. Но Северан, похоже, сдаваться не собирался и с недовольным «ну-у» продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но здесь-то как раз и видно моё мастерство, разве нет? Ведь это ты, Никола, и именно ты захочешь прийти со мной повидаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы такое будущее когда-нибудь наступило, я бы, наверное, и правда отправился на встречу с ним. Так мне подумалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но я не могу представить, чтобы моё желание увидеться с Севраном оказалось достаточно сильным, чтобы я сумел смириться со всем на свете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, будто продолжая высказывать накопившиеся претензии, Северан добавил, надув губы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему ты маску-то не хочешь снять?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот вопрос — из той же серии, что и «когда поедем в столицу?», из тех, что Северан повторяет снова и снова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это... ну, что-то вроде моего последнего оплота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что ещё за бред?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверное, если я покажу лицо, я больше не смогу защищать самого себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я сопротивляюсь, не желая признавать где-то в глубине души, что я — настолько крошечное, ничтожное существо, что в его памяти меня попросту «спишут в небытиё». Хоть я и приготовился к тому, что меня могут обмануть, мне всё равно не хотелось, чтобы обманувший запомнил лицо того, кого обманул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В итоге всё сводится к тому, что мне страшно. И признаться вслух, что мне страшно, — тоже страшно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маска отгораживает от меня весь мир, и поэтому, даже если с внутренней стороны под ней — печальное лицо, Северан этого не замечает и продолжает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А когда ешь, сдвигать её — неудобно же.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И всё равно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тяжело, когда тебе не доверяют.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя, как он сказал это и убито понурил плечи, я подумал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*(«Пусть даже меня и обманут»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— это с точки зрения доверия... о чём он вообще говорит?)*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>О том ли, что я так защищаюсь, потому что совсем не доверяю?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Или же о том, что доверяю настолько, что уже и не против быть обманутым?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Продолжая сосредоточенно двигать ртом, я протянул Севрану маринованные овощи, которые мы захватили с собой. У Севрана тут же засияли глаза, он взял угощение, но сразу же снова напустил на себя обиженный вид.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Странно всё это. Не думаю, что какая-то маска может хоть от чего-то защитить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А вот и нет. Если у меня сейчас, скажем, очень злое лицо — вы же, Северан, этого не узнаете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, хочу увидеть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя я вроде бы сказал, что лицо у меня, возможно, и злое, Севрана это почему-то только раззадорило. Он увидел, что я мотаю головой, и тут же, без малейших признаков сожаления, перешёл к следующей теме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на Севрана, я иногда ловлю себя на мысли, что удивительным образом выгляжу я сам — вечно оглядываюсь на реакцию собеседника и беспокоюсь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, ты ведь Маг Духов, а почему готовить умеешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, я ведь вырос в приюте. Поэтому, пока не стал Магом Духов, помогал на кухне, да и потом в общежитии для магов иногда заглядывал на кухню.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм-м...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А после того, ну, вы же знаете, когда становишься Магом Духов, можно есть много вкусной еды... вот мне и стало любопытно, как это готовят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Договорив до этого места, я вдруг осознал, что при таком-то замечательном обращении ко мне я так ничего и не сумел дать взамен, — и на душе у меня тяжко помрачнело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы я хотя бы остался в приюте, я бы ещё как-то вписывался в шестерёнки этого мира и мог бы проводить дни, готовя детям еду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сан-Сильванское Святое Королевство, будучи нейтральной страной, за всю свою историю с самого основания крайне редко оказывалось втянутым в ужасы войны. Королевский рыцарский орден занимается в основном истреблением опасных тварей, поддержанием порядка и обороной, а Святые Рыцари вроде Севрана — тем же самым, если не считать сопровождения Магов Духов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку с правопорядком здесь всё хорошо и обстановка в приюте тоже была вполне приемлемой, существовали даже программы профессионального обучения и школьного образования, так что я никогда не считал себя несчастным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив, как меня избрали в Маги Духов и как все в приюте за меня радовались... я яростно замотал головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я осознаю, что отвожу глаза. И надеюсь, что когда-нибудь настанет день, когда я смогу посмотреть правде в глаза, а пока — продолжал заговаривать зубы рассказами о кулинарии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я очень увлёкся чтением кулинарных книг. Мне всё время интересны незнакомые специи, и когда-нибудь я хотел бы попробовать неизвестные мне блюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм-м... А давай сходим куда-нибудь поесть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну что вы... такие блюда найти можно только в краях куда дальше Королевской столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понятно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>