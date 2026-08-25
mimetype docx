--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -46,339 +46,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А пить ты будешь?</w:t>
-[...287 lines deleted...]
-        <w:t>— В общем-то, вышла обычная закупка. В таком городке ни игорных домов, ни публичных заведений нет.</w:t>
+        <w:t>— Ты пьёшь вино?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, нет... не пью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда держи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К полудню людской поток уже схлынул. С этими словами Северан протянул мне деревянную кружку — я сидел на скамейке в тени деревьев, откуда открывался вид на маленький фонтан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В кружке плескалась тёмно-красная жидкость с виноградным ароматом. Поняв, что это тот самый виноградный сок, который продавали неподалёку, я поднял взгляд на Севрана, а он с глухим стуком опустился рядом и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А вот у меня — вино.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Интересно, ответь я, что пью, — он бы оставил виноградный сок себе? От этой мысли я невольно тихо рассмеялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что я мог смеяться так естественно, — ещё сегодня утром я ни за что в это не поверил бы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сделав большой глоток вина, Северан заметил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В итоге всё свелось к закупкам. В таком городишке ни игорных домов, ни борделей — скукотища.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,691 +398,691 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Зато я отлично закупился, так что с сегодняшнего дня еда будет в радость.</w:t>
-[...639 lines deleted...]
-        <w:t>— ...А Великий Собор?</w:t>
+        <w:t>— Но я столько всего накупил, что с сегодняшнего дня жду от еды сплошных удовольствий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он хмыкнул, и у меня по спине пробежал холодок. Не зная, что на это ответить, я молчал, а меж деревьев прошелестел осенний ветер и нежно погладил цветы, что раскрылись перед глазами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Но... как же было весело.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Северан, общавшийся с самыми разными людьми, сиял куда ярче того Севрана, которого я знал до сегодняшнего утра, — он казался человеком, излучающим солнечный свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Просто глядя на него, я чувствовал, как пустота, зиявшая в моём сердце, до краёв наполняется прозрачной, прекрасной водой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока я рассеянно перебирал в памяти сегодняшние события, похожие на сон, Северан молчал, не произнося ни слова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впервые в чьём-то присутствии тишина не пугала меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звук воды, капающей из фонтана, голоса детей, всё с тем же азартом носившихся со сладкими леденцами, даже хлопанье крыльев пичуг, слетавшихся к просыпанной на мостовую еде, — всё звучало иначе, чем вчера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я поражался тому, что могу испытывать такое умиротворение посреди города. И думал о том, как бы хотелось, чтобы этот покой — ровный, словно гладь озера в штиль, — длился и длился бесконечно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>——Но, наверное, для того, у кого есть чёткая цель, так не бывает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Почему ты не хочешь возвращаться в Столицу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первый вопрос из тех, о которых мне сейчас меньше всего хотелось думать, раздался сбоку. Со вздохом, отдающим винным ароматом, Северан посмотрел на меня. Я чуть сдвинул маску, закрывавшую рот, сделал глоток виноградного сока и, собравшись с духом, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы разве не знаете, господин Северан? То место — главный оплот ада... глубочайшая бездна под названием Демонический мир.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? Опять ты за своё. Демонический мир, скажешь тоже... А как же королевский замок и Великий собор?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за маски Северан вряд ли мог видеть моё лицо, но я торжественно кивнул. Он пристально уставился на меня и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тогда, выходит, господин Серафиос — Владыка демонов или вроде того?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Серафиос — просто необычайно хороший человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это... да. Без всяких сомнений. Думая об этом про себя, я вспомнил его ласковые руки. Я скучаю по господину Серафиосу, который так обо мне заботился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но как мне извиниться за своё чудовищное упущение пятилетней давности... я не знаю, и мне настолько страшно, что я просто не в силах снова показаться ему на глаза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подперев подбородок рукой, Северан продолжил расспросы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...А Великий собор?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,51 +1102,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Кто главный в Великом Соборе?</w:t>
+        <w:t>— Кто главный в Великом соборе?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1166,51 +1166,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После этого Северан, почему-то сделавшийся совершенно безучастным, продолжил:</w:t>
+        <w:t>Затем, почему-то с каменным лицом, Северан продолжил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,307 +1230,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Это Король Демонов.</w:t>
-[...255 lines deleted...]
-        <w:t>— Именно так. Надо быть осторожным.</w:t>
+        <w:t>— Ну, это Владыка демонов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ........Стало быть, господин Серафиос...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Просто необычайно хороший человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Северан прыснул и, смеясь, сказал: «Что за чушь». Я сегодня часто видел, как он смеётся вот так, и каждый раз от этого ослепительного зрелища у меня перехватывало дыхание. Но потом я ощущал, как мои собственные губы сами собой растягиваются в улыбке, а в груди разливается тепло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вытирая уголки глаз тыльной стороной пальца, Северан — что его так развеселило?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— всё продолжал спрашивать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Значит, моё место работы кишит демонами?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Именно так, вам нужно быть начеку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,307 +1518,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Услышав этот вопрос, я замер: «Ах...» Я был благодарен, что маска скрывала выражение лица. Наверняка оно в один миг омрачилось.</w:t>
-[...255 lines deleted...]
-        <w:t>— Достаточно просто не показывать себя.</w:t>
+        <w:t>Услышав этот вопрос, я замер. «Ах». Как же я благодарен маске за то, что она скрывает моё лицо. Потому что оно наверняка в один миг помрачнело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я немного колебался, стоит ли говорить. Но мне показалось, что Севрану сказать можно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Именно потому, что я их не вижу... мне и страшно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя только что он смеялся, Северан издал неловкий звук: «А-а...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверное, всё-таки не стоило этого говорить. Но мне вдруг стало интересно, что думает об этом Северан, которого наверняка всегда окружает много людей. Или, может, те, кто живёт в свете, вовсе не испытывают подобных страхов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если бы у них были страшные лица, даже я сумел бы хотя бы держаться настороже. Но это не так, поэтому и страшно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бросив на меня короткий взгляд, Северан молча допил вино. Мне показалось, что в его глазах на мгновение промелькнуло что-то — словно он что-то вспоминал или смотрел куда-то далеко-далеко. Я с любопытством разглядывал его, и тут Северан пробормотал, будто самому себе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выходит, надо просто ничего из себя не показывать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1870,51 +1806,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Странно... с такого не должно было опьянеть.</w:t>
+        <w:t>— Странно... не может же меня так развезти от такой ерунды.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1934,371 +1870,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Решив, что я опять испортил атмосферу, я почувствовал, как всё внутри меня загорелось, будто вспыхнуло пламя. Хотя Северан так старался, чтобы было весело, я всё испортил.</w:t>
-[...319 lines deleted...]
-        <w:t>— А… разве нет?</w:t>
+        <w:t>«Я всё-таки испортил атмосферу», — подумал я, и тело моё словно загорелось изнутри. Он ведь так старался, чтобы нам было весело, а я всё испортил. Только потому, что мне вдруг захотелось что-то узнать, я, возможно, испортил ему настроение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мучимый тревогой, я просто маленькими глотками пил виноградный сок. Почувствовав на себе взгляд, я повернулся к Севрану — он, опершись локтями о колени и подперев подбородок, смотрел на меня с неожиданно надутым видом и спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, каким же демоном я тебе кажусь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? Вы, господин Северан?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не понимая причины такого выражения его лица, я удивлённо раскрыл рот. Но он не шевелился и пристально на меня смотрел, так что я сказал как есть:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Просто замечательным человеком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ..........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же миг, как я это произнёс, Северан нахмурился и посмотрел на меня в ответ. В его глазах словно читалось: «Быть не может», — и у меня в голове всё побелело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А... разве нет?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,179 +2190,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Э-э-э…</w:t>
-[...127 lines deleted...]
-        <w:t>На обратном пути лошадь шла куда более спокойным шагом, чем когда мы ехали в город, и Северан, сидевший позади, вдруг тихо произнёс:</w:t>
+        <w:t>— Что-о...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я отпрянул, а Северан, тихо посмеиваясь, сказал: «Пожалуй, пора возвращаться», — и поднялся. Он ловко взял у меня пустую деревянную кружку, сложил её со своей и отнёс обратно к лотку. Вернувшись ко мне, всё ещё ошарашенно сидящему, он подхватил большой мешок, стоявший у скамейки, и сказал: «Идём», — зашагав вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всю дорогу я сгорал от желания расспросить его о только что сказанном, но у меня не хватало духу настаивать, и я с беспокойным сердцем брёл следом за Севраном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На обратном пути, сидя верхом на лошади, которая шла куда более плавным шагом, чем когда мы ехали в город, Северан вдруг обронил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2510,403 +2350,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Я резко обернулся к нему. Я и сам только что об этом думал.</w:t>
-[...351 lines deleted...]
-        <w:t>Даже если эта «игра в друзей» была лишь подделкой, для меня этот день стал настоящим сокровищем.</w:t>
+        <w:t>Я резко, всем корпусом обернулся к сидящему позади Севрану. Я и сам только что думал о том же.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Очень... очень весело! Это всё благодаря вам, господин Северан. Ох, спасибо вам большое!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я выпалил это так рьяно, что Северан прикрыл рот тыльной стороной ладони, видимо, сдерживая смех. Я залюбовался им от радости, но потом — всё-таки снова прозвучал тот же вопрос:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но в Столицу ты всё ещё не хочешь ехать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Не думаю, что кто-то по своей воле захочет отправиться в ад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но сегодня же было весело. Даже на адском рынке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Н-ну, это... да, но...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я ведь и сам вспомнил, как ещё сегодня утром называл Эльде адом. Но то, что Эльде адом не оказался, было исключительно и только потому, что рядом был Северан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не Эльде изменился. И не внешний мир вдруг перестал быть адом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Просто... мне было весело, потому что я был с Севраном.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот день выдался по-настоящему, от души весёлым. Я знаю, что я скучный человек. Но он остался со мной, много смешил меня и сам смеялся. Каким же драгоценным было это время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если это было лишь притворством, всего лишь «игрой в друзей», — для меня этот день был похож на сокровище.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2926,531 +2766,531 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— И в столице тоже нет никого, с кем бы ты хотел встретиться?</w:t>
-[...479 lines deleted...]
-        <w:t>В конце концов, это всего лишь «игра в друзей», и Северан вовсе не стал моим настоящим другом.</w:t>
+        <w:t>— И в Столице нет никого, с кем бы ты хотел увидеться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ..........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его цель ясна. И то, что ради неё он проделывает всё это со мной, вызывало во мне лишь чувство вины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ведь стоит ему вернуться в Столицу, он наверняка постоянно будет рядом с господином Октавом, как его рыцарь. То, что он сейчас здесь, со мной, — это просто потому, что ему приходится мириться с моими капризами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз уж он столько времени на меня тратит, будет справедливо, если я поеду в Столицу. Он сказал, что всего на несколько дней, так что, может, и правда стоит ему уступить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Просто... мне страшно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мне невыносимо, до ужаса страшно возвращаться в то место, и я ничего не могу с этим поделать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Вот бы время сейчас остановилось...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осознав это, я понял, насколько же мне было весело проводить время с Севраном. Цоканье копыт, которое я слышал, затихло, и Северан нежно накрыл своей рукой мой крепко сжатый кулак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, а как насчёт того... чтобы прийти ко мне?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мне ведь тоже было сегодня весело. Можно... продолжим дружить?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что он произнёс это столь вежливо, заставило все мои мысли в один миг улетучиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Ах...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Точно. Важная вещь, которую нельзя забывать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь это всего лишь «игра в друзей», а вовсе не значит, что Северан и вправду стал моим другом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,595 +3310,691 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его конечная цель — «доставить меня в столицу». И чтобы всё прошло гладко, он, видимо, решил, что стоило бы для начала подружиться со мной, сделать так, чтобы я сам захотел к нему приезжать.</w:t>
-[...543 lines deleted...]
-        <w:t>Даже если впереди их ждёт будущее, где они упадут и разобьются, — что же лучше: закончить свой век в пыльном забвении или помнить, что ими хотя бы недолго, но пользовались по назначению?..</w:t>
+        <w:t>— ГЛОССАРИЙ —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его цель — лишь «увезти меня в Королевскую столицу», и, чтобы всё прошло гладко, он, наверное, решил: будет хорошо, если мы станем друзьями, и тогда я сам захочу его навещать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(То, что он спрашивал меня, используя вежливую речь... это немного хитро́.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он может подружиться с кем угодно, но Северан — из тех, кто выбирает людей сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скажи я сейчас: «Хватит, прекращаем», — и всё, наверное, тут же вернулось бы к прежним отношениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если я ни за что не двинусь отсюда, он, возможно, вернётся в Королевскую столицу один.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И обо мне, конечно, забудет за одну ночь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(А я, наверное, буду помнить всю жизнь...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, снова и снова перебирая в памяти этот день, так и буду стареть — подумалось мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я мельком глянул на Севрана, и он одними глазами спросил: «Нельзя?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мне показалось, что только что сказанные им слова медленно разъедают мои радостные воспоминания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И каким же демоном я тебе кажусь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверное, такому, как Северан, проще простого играть мной, непривычным к общению с людьми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если поворачивать назад, то сейчас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоит мне лишь ещё больше открыть ему сердце — и я чувствовал, что последую за Севраном, как он скажет, до самой Королевской столицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Спокойная жизнь. В обмен на отсутствие страхов — никаких особенных радостей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Изо дня в день одно и то же; купленные с таким трудом тарелки и кухонная утварь скоро покроются пылью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Совсем как я...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если в будущем им суждено упасть и разбиться, — что лучше: закончить свой путь, храня воспоминания о том, что ими хоть немного пользовались, или... в чём же, в конце концов, счастье?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4078,1203 +4014,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>У меня никогда не было друзей, я никогда по-настоящему не общался с людьми. Я сознавал, что этого стоит стыдиться. Провёл столько бессонных ночей, в слезах гадая, почему у меня не выходит то, что легко даётся другим.</w:t>
-[...1151 lines deleted...]
-        <w:t>И каждый раз от этого мне становилось удивительно спокойно, будто оковы, многослойно опутавшие моё сердце... мягко осыпались.</w:t>
+        <w:t>У меня никогда не было друзей, никогда не было настоящего общения с людьми. Я осознаю, что это постыдно. Сколько же было ночей, когда я плакал, гадая: почему то, что все могут, у меня никак не получается?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё равно не получалось, и в итоге я один...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Что такое это спокойствие, обретённое в одинокой жизни... в самом деле, что оно такое?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От ладони Севрана к моему похолодевшему кулаку передаётся тепло. Почему человеческое тепло так притягательно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как ни думай, а всё равно приходишь к выводу: лучше уж пусть меня, зная, что разобьюсь, используют, ставя на меня вкусную еду, чем так и буду пылиться в глубине шкафа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Если смогу так весело проводить время, то пусть даже обманывает...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внутренний голос твердит: «Нельзя», «Поверишь людям — тебя снова лишь предадут».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кажется, что задыхаюсь. Раньше, чем сердце, тело ощутило опасность, и руки задрожали, будто онемев. Но сердце не смогло избежать этой опасности, и я коротко, едва заметно, кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А... Получилось!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я увидел, как лицо Севрана мгновенно осветилось радостью, и даже если за этим стоял расчёт — в груди разлилось счастье.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что будет дальше, сейчас думать не хотелось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Отныне будем друзьями, Никола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Имя, произнесённое сощурившимся Севраном, прозвучало по-особенному, будто стеклянный шарик, найденный в раннем детстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это была нежная, сладкая улыбка, похожая на сахарную вату, — подумал я.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>