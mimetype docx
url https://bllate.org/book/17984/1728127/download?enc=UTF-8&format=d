--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -14,51 +14,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 6: Весёлый адский выходной</w:t>
+        <w:t>Эпизод 6: Весёлый адский выходной</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -78,531 +78,1011 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Что? Но мы ведь только что позавтракали.</w:t>
-[...479 lines deleted...]
-        <w:t>(Так было проще — убедить себя, что мне это не нужно.)</w:t>
+        <w:t>— А? Мы же только что позавтракали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Столько лотков пропадает зря, было бы жалко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заметив, что я никак не мог отвыкнуть от вежливой речи, Северан без всяких замечаний бросил: «Ходить в маске немного подозрительно»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— и накинул мне на голову капюшон плаща.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мне показалось, что так я выглядел бы ещё подозрительнее, но Северан, похоже, совсем не придал этому значения и зашагал вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Так вот он какой на самом деле...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ещё минуту назад я считал его добрым, вежливым и мягким человеком, поэтому такая перемена меня удивила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вот что значит аристократ», — подумал я, но с другой стороны...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Возможно, перед друзьями все ведут себя именно так.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверное, когда он на службе и постоянно напряжён, с друзьями ему хочется расслабиться и быть самим собой. С этой мыслью Северан вдруг показался мне обычным молодым человеком своих лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока я нервно шагал вперёд, откуда-то потянуло свежим хлебным духом. Повернув голову, я увидел, как перед лотком у пекарни дяденька поливал мёдом только что испечённые круглые булочки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На соседнем лотке были разложены сыры — большие и маленькие, а у прилавка с похожими на драгоценности сладостями толпились дети. Мясо на шампурах — видимо, потому что было ещё утро — только готовили к полуденному наплыву.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Ах... Как ностальгично...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я вспомнил выходные в Королевской столице. Конечно, там всё было гораздо масштабнее и оживлённее, но, думаю, и в Столице по выходным царила такая же энергия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я почти всегда ходил туда с моим слугой Огюстеном. Он был ко мне добр, но, наверное, это всё же отличалось от прогулок с «другом». Мне не с кем было разделить радость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я вспомнил, как господа вроде Октава весело беседовали в дворянских салонах, ели сладости, и как я тогда заглушал в себе зависть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Так было легче: убедить себя, что мне это и не нужно.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но вот...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я скосил взгляд в сторону и увидел Северана. Он уже держал в обеих руках по сдобной булочке с мёдом и с аппетитом их уплетал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Э?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я невольно вскрикнул, а Северан, продолжая двигать челюстями, с вопросительным «М-м?» наклонил голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ещё мгновение назад он называл меня «господин Никола», а теперь, ничуть обо мне не заботясь, покупал и ел свой собственный хлеб. Глядя на это, я наконец осознал ситуацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Вот это да, он настроен повеселиться...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Северан с невероятной скоростью прикончил булочки и, хлопая в ладоши, уже высматривал следующий лоток — ни намёка на то, чтобы предложить мне попробовать. Похоже, он думал только о собственном удовольствии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Удивительно, с какой лёгкостью он переключился: только что сказал «теперь мы друзья»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— и вот уже ведёт себя соответственно. Наверное, он вообще человек сообразительный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я не знаю, что у Северана на уме. Может, когда мы вернёмся, он опять станет прежним Севераном. Но сейчас, прямо сейчас он...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Он — Северан-«друг».)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я перевёл взгляд на пёстрые ткани лотков, раскинувшихся впереди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Городок был маленький, и рынок — небольшим. И всё же казалось, что здесь скорее можно было найти что-то необычное, чем в Столице. Невиданные фрукты, доносившийся аромат пряностей, а вдалеке какой-то человек, похожий на уличного артиста, раскладывал свой реквизит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У лотков нужно было самому заговаривать с продавцами и делать заказы, что для меня было задачей высокой сложности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -622,1427 +1102,563 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Я покосился в сторону и увидел, как Северан уже уплетает за обе щеки медовые булочки, зажав по одной в каждой руке.</w:t>
-[...1375 lines deleted...]
-        <w:t>Пока я окончательно застыл на месте, Северан стал показывать мне тарелку за тарелкой: «Так какая из них выглядит вкуснее? Вот эта?» Глядя на такого Северана, рассмеявшийся мастер сказал: «Тогда покажу тебе самый лучший экземпляр», — и вытащил из корзины под столом тарелку, которую без преувеличения можно было назвать произведением искусства.</w:t>
+        <w:t>Я глубоко вдохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я хочу посмотреть вон ту лавку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О-о.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я указал на лавку с деревянной резной посудой, но взгляд Северана, кажется, устремился к соседнему лотку с колбасами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я знал, что он каждый день поглощал горы мяса и овощей, но всё равно восхищался его любовью к еде. К тому же он каждое утро без пропусков занимался рыцарскими тренировками, помогал мне в поле, и телосложением он был куда крепче меня, так что, наверное, и аппетиты у нас в корне разные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Странно, но я не чувствовал обычной скованности, когда ходил по городу. Просто оттого что рядом был непрерывно жующий Северан, на душе становилось легче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может быть, причиной тому маска, но мне ни разу раньше не хотелось так неторопливо пройтись по лавкам. Огюстен составлял мне компанию, но он всегда был слишком занят.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под прохладным светло-зелёным навесом витал запах дерева. На прилавке были сложены тарелки, миски и ложки ручной резьбы; отполированная пчелиным воском поверхность в солнечном свете отливала мягким глянцем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сладковатый запах древесной стружки смешивался с ветром, напоминая мне о привычном старом замке в лесу, и я облегчённо выдохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---ГЛОССАРИЙ---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взяв в руки деревянную миску, я ощутил, что она была лёгкой, но прият</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот беда, если даже за посудой сходить не можешь. Ну, сегодня закупайся вволю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я поразился, глядя, как Северан сразу запросто разговорился с дядей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потом они поболтали о том о сём, вдоволь посмеялись, и дядя улыбнулся мне: «Теперь понимаю: „Люблю еду, потому покупаю посуду“». Я, не привыкший, чтобы мне улыбались, вздрогнул и подумал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(——Коммуникабельность.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это способность вот так легко сближаться даже с незнакомыми людьми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока я совершенно застыл на месте, Северан уже показывал мне одну тарелку за другой: «Ну, какая тарелка выглядит аппетитной? Эта?». Глядя на такого Северана, дядя рассмеялся и сказал: «Тогда покажу вам кое-что особенное», — и достал из корзины под столом тарелку, которую без преувеличения можно было назвать произведением искусства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,563 +1710,531 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(— Социальные навыки)</w:t>
-[...511 lines deleted...]
-        <w:t>— Мне-то какое дело! Но звучит-то вроде вкусно. Понял я, парень, понял твоё желание поесть именно с этой тарелки. Моя взяла, сдаюсь.</w:t>
+        <w:t>(——Коммуникабельность.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Северан, судя по всему, ничуть не смущался и даже начал торговаться за эту прекрасную тарелку, а я содрогнулся от ужаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я-то точно сразу купил бы за названную цену. Но дядя и Северан продолжали перепалку торга, а вокруг собралось ещё больше народу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Северан, широко раскрыв рот в улыбке, требовал: «Ну, ещё словечко!», и моё сознание уже унеслось куда-то далеко-далеко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но вдруг меня снова окликнули, и я, встрепенувшись, поднял голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, ты так много готовишь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …А? Э? Ах, да.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм-м… Ни разу не пробовал твоей стряпни. Что положишь на эту тарелку?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Большое блюдо, которое вынес дядя, было продолговатым, снаружи его украшал тонкий узор, похожий на многослойные кольца света, и край с живой, словно брызги воды, резной формой; оно выглядело невероятно — аппетитно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я задумчиво представил блюдо и заговорил, смакуя слова:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пирог… Целиком завернуть в тесто свежую речную рыбу, а на дно выложить не слишком яркие листья, а лавровый лист, и показать край блюда… Хочу простое с виду, но плотно наполненное внутри блюдо. Не нужны ни украшения, ни цветовые акценты. Только зелень листьев и цвет самого пирога — и тогда на этой тарелке точно будет… вкусно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во рту словно разлился придуманный вкус.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле мне хотелось готовить и есть самую разную еду. Но для этого обязательно надо «ходить за покупками», поэтому всё больше одни овощи. Я и порыбачить хотел. Научусь ловить рыбу — смогу делать совсем другие вещи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока я так замечтался, Северан резко подался вперёд к дяде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, дядя. Ну как? Если эта тарелка достанется дёшево, я смогу съесть рыбный пирог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А я-то тут при чём! Но аппетитно звучит, зараза. Твоё желание съесть это с этой тарелки передалось. Моё поражение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2670,435 +2254,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раздались одобрительные возгласы, со всех сторон послышалось: «Ну ты даёшь», «И правда звучит очень вкусно».</w:t>
-[...383 lines deleted...]
-        <w:t>— Это ведь обещание.</w:t>
+        <w:t>Раздались одобрительные возгласы, слышалось: «Молодец», «И правда очень аппетитно».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тогда люди, наперебой говоря, что им тоже захотелось деревянную посуду, один за другим стали расхватывать тарелки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Северан, держа большое блюдо и с видом ребёнка, которому удалась шалость, обернулся ко мне и улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Меня пронзило, будто кто-то крепко сжал сердце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Потрясающе… Невероятно. Всего лишь покупая тарелку, можно такое…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я схватился за грудь своей мантии и подумал: Северан и правда всегда человек, стоящий в самом центре круга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда я спохватился, что надо заплатить Северану, и потянулся к сумке на плече, меня невольно качнуло в людской толпе. В тот же миг могучая рука обхватила мою талию, защищая, и Северан спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты в порядке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, да… Спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда я хожу куда-то с Огюстеном, даже если такое случается, меня никогда не касаются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---ГЛОССАРИЙ---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ощущая, как моё сердце странно сжалось, я удивлённо заморгал, думая о том, какие всё-таки замечательные бывают друзья. Северан вытащил меня из толпы и тихо пробормотал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>---ГЛОССАРИЙ---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты же обещал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3150,339 +2766,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Э... что?</w:t>
-[...287 lines deleted...]
-        <w:t>— Да и у меня тоже такое лицо.</w:t>
+        <w:t>— Э... Что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мне, похоже, предстояло печь пирог. Я весь извёлся от беспокойства: смогу ли приготовить что-то, что не стыдно подать Северану? А сердце почему-то колотилось быстрее обычного, мешая думать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, о готовке. Не жестоко ли, что до сих пор ты кормил меня одними сырыми овощами?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А... Э... Но, но я же не умею готовить на таком уровне, чтобы подавать...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А я, между прочим, живу на сырых овощах и вяленом мясе. Хочется чего-нибудь горячего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах... вот оно что... И правда, да?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я ведь вынудил его задержаться здесь по своей прихоти — немудрено, что такая еда ему опостылела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я нисколько не думал о Северане, просто считал, что он и не захочет есть то, что я готовлю. Посуда у меня самая простая, без излишеств, из приправ — только соль да масло, так что еда выходила скромная. Но, наверное, стоило хотя бы словом обмолвиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока я так размышлял, Северан заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня тоже такое лицо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3502,371 +3118,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Вот такое лицо, как эта твоя маска... Я и не знал, что ты умеешь готовить.</w:t>
-[...319 lines deleted...]
-        <w:t>И каждый раз от этого мне становилось удивительно спокойно, будто оковы, многослойно опутавшие моё сердце... мягко соскальзывали и падали.</w:t>
+        <w:t>— Ну, как эта твоя маска... Не знал, что ты умеешь готовить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами он изобразил мою маску, и я невольно...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ф-фуф...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...А, улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Т-так вы же сами меня рассмешили, Северан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну да, я и рассмешил. Сегодня ещё не раз рассмеёшься.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Говоря это, Северан широко и белоснежно улыбнулся. Глядя на эту улыбку, я подумал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Ах, люблю это... его лицо.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подумал, что улыбка у него — как солнечный свет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А после этого Северан, как и обещал, шёл по улице, заставляя смеяться и меня, и торговцев в палатках, и горожан. Мы купили много посуды, кухонной утвари и продуктов, и он то и дело снова твердил, словно ребёнок: «Не знал, что ты умеешь готовить».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И каждый раз, когда он произносил это, на душе у меня становилось удивительно легко, и казалось, что цепи, сковывавшие сердце... мягко соскальзывали и падали.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>