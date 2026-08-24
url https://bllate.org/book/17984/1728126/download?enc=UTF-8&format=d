--- v0 (2026-07-07)
+++ v1 (2026-08-24)
@@ -14,1683 +14,1651 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 5. Рыцарь сделал заманчивое предложение!</w:t>
-[...1631 lines deleted...]
-        <w:t>«Внешний мир ужасен. Снаружи — ад».</w:t>
+        <w:t>Глава 5: Рыцарь сделал заманчивое предложение!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я тут подумал...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одним утром, когда эти дни всё тянулись своей чередой, Северан — уже ставший привычной деталью пейзажа в своей соломенной шляпе — вдруг пробормотал это, пока я, как обычно, поливал сад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я опустил ковш и перевёл взгляд на Северана. Тот продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Может быть, с самого начала пытаться увезти вас в Столицу было ошибкой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку о Столице от Северана я не слышал уже давно, я удивлённо заморгал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По сравнению с тем днём, когда Северан впервые появился здесь, чтобы встретить меня, я уже изрядно привык к его присутствию. Скорее всего, как я и предполагал изначально, Северан планировал забрать меня в Столицу после того, как закончится сбор урожая и завершится подготовка к зиме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он только прибыл, я ещё собирал помидоры, но теперь и сад уже полностью оделся в осенние баклажаны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>...Стоп, а чего это я сам присутствие господина Севрана сделал частью своей повседневности?! Совсем забыл сбежать!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя необходимость носить маску меня тяготила, повседневная жизнь с Севраном оказалась настолько уютной, что я просто оставил всё как есть. Но нельзя было расслабляться и думать: «Как же удобно живётся», — только потому, что Северан обменивает мясо, купленное в городе, на мои овощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока я застыл, похолодев от ужаса, Северан спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Никола. Вы часто бываете в ближайшем городе?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед Севраном, который как ни в чём не бывало добавил: «Вы ведь ни разу туда не ходили с тех пор, как я здесь», — я промолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Город.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По правде говоря, с тех пор как Огюстен впервые привёл меня в это место, я побывал там всего несколько раз. Только чтобы купить самый минимум мяса перед зимней спячкой, а в остальное время питался вяленым мясом, которое кто-то выкладывал на полку для продажи овощей, словно по бартеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В последнее время я радовался, что благодаря присутствию Севрана мне перепадает свежее мясо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока я молча бегал глазами, Северан посмотрел на меня так, словно увидел что-то невероятное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? Погодите, вы что, не ходите? Эй, подождите. Да как же вы вообще... живёте-то?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пшеницу... мне доставляет господин Перан, а вяленое мясо... кто-то оставляет на полке. А в последнее время ещё и вы, господин Северан, здесь...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда я невнятно пробормотал это себе под нос, Северан издал возглас:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ух ты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы сейчас сказали «ух ты»?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, я не допускаю столь грубых реакций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он произнёс это с лучезарной улыбкой, будто ничего и не было, так что, возможно, мне просто послышалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако следующие слова Севрана я очень хотел бы счесть слуховой галлюцинацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не сходите ли со мной в город?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я оборвал сорвавшуюся с губ Севрана фразу, словно заглушая её. От такой неожиданной для меня прыти Северан ошарашенно раскрыл рот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Под «городом» он, очевидно, имел в виду тот маленький городок Эльде, где живёт Перан, доставляющий мне письма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, когда я только начинал здесь жить, мы с Огюстеном посетили его — просто чтобы узнать, где находится мясная лавка. Тогда Огюстен мягко объяснил горожанам, что я очень застенчив, и он же распорядился, чтобы Перан доставлял мне письма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А я — не просто застенчивый. Я — тяжелейший затворник с острой формой недоверия к людям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сделав глубокий вдох, я официальным тоном заявил Северану:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Послушайте, господин Северан. Всё, что за этими вратами, — это преисподняя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поэтому ту огромную дыру во внешней стене я зову «Вратами Ада». А эту тропинку через внутренний двор — «Дорогой в Ад».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То ли испугавшись моего грозного голоса, Северан с ошеломлённым лицом произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Выходит, я всё это время находился в столь ужасающей обстановке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Именно так. Постоянно на грани смерти. Таков этот мир. Это и есть... реальность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это и есть... реальность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, поскольку это было важно, я решил преподать этот урок Северану, чьей базой была Столица. А ещё, в тайне надеясь, что он наконец поймёт, насколько сильно я боюсь внешнего мира, и, быть может, уедет домой, я открыл рот:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все, кто приближаются ко мне с лестью и похвалой, в итоге преследуют лишь корыстные цели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все, кто участливо выслушивают, интересуются только титулами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все, кто дают добрые советы, на деле хотят растоптать чужую честь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все, кто относятся с добротой, метят на твоё состояние.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выслушав это, Северан с серьёзным выражением лица посмотрел мне прямо в глаза и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Это и вправду ад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это воистину страшный мир. Снаружи — сущий ад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,2227 +1678,2163 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Северан слушал очень внимательно, и я прямо засиял — может, он всё-таки понял и согласился.</w:t>
-[...2046 lines deleted...]
-        </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Перед глазами промелькнул образ Северана, который ещё недавно работал в поле в соломенной шляпе. Вспомнилось, как он весело смеялся, говоря о помидорах. И думаю: может, он всего лишь старался быть вежливым со мной — мастером духов.</w:t>
-[...95 lines deleted...]
-        <w:t>Словно удостоверяясь, Северан спросил:</w:t>
+        <w:t>Северан слушал меня с таким серьёзным видом, что я засиял надеждой: может быть, он всё-таки понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь это же он собирается утащить меня в ад — если ему станет меня жаль и он передумает, будет просто замечательно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце гулко колотилось в груди. Сжимая вспотевшие ладони, я ждал слов Севрана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, что я решил сказать об этом... Теперь я понимаю, что для господина Николы Королевская столица — это бесконечно далёкое место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вот как. Тогда...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Кстати?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— я склонил голову набок, а Северан, приложив палец к подбородку, спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А какое место в вашем восприятии, господин Никола, занимает Перан, который доставляет вам письма?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Перан — просто потрясающе хороший человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я сам поразился удивлённому лицу Севрана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он ведь приносит мне письма, так что совершенно очевидно, что он хороший человек. Я всё недоумевал, с чего вдруг такая реакция, а Северан с задумчивым «Хм-м...» продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Город, в котором живёт Перан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это ад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Жители города Перана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Демоны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мне показалось, что во взгляде Севрана постепенно начало проступать что-то пристальное и подозрительное.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Северан продолжал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Семья Перана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наверняка потрясающе хорошие люди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ........Соседи, которые оставляют мне вяленое мясо в овощном ларьке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— По-моему, это ангелы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я ответил, невинно моргая, и Северан ненадолго замолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-под маски моего лица ему, наверное, не разглядеть, но он снова посмотрел на меня, как на подозрительного незнакомца, а затем ослепительно улыбнулся своей прекрасной улыбкой и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давайте отправимся в город. Господин Никола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой, мы же вернулись к исходной точке. Разве вы не слышали моих слов?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я осознал: уж если вы не можете поехать даже в город, то в Столицу тем более не сможете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Всё верно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ну вот, он же всё прекрасно понимает», — с облегчением подумал я. Но...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Поэтому я решил: отвезу вас туда постепенно, шаг за шагом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот миг, когда до меня донеслись эти слова Севрана, его рука обхватила меня поперёк живота, и весь мир перед глазами резко взмыл вверх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? Чт... П-подождите!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Высокий Северан закинул меня на плечо, словно охапку соломы. Я запаниковал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Погодите-ка. А что, если он в таком же духе потащит меня до самой Столицы? Меня пробила дрожь ужаса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот, пока я метался и трепыхался, мы миновали Врата Ада, он усадил меня на коня, привязанного в конюшне, и повёз прочь. «Э, п-па...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— я не успевал даже связно вымолвить своего смятения, а лошадь шла всё дальше и дальше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я замер, сидя прямо перед Севраном, и его голос раздался у самого уха:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Готовы ли вы, господин Никола?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...К смерти?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Нет же. Будьте готовы получать удовольствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я разинул рот от неожиданности, и Северан, сказав: «Закройте, муха залетит», — приподнял мой подбородок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поглощённый попытками осмыслить его слова, я совсем не замечал пейзажа вокруг. Деревья расступились, и хлынувший солнечный свет заставил меня невольно прищуриться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У подножия холма, на котором мы стояли, раскинулся маленький городок. Бесчисленные ряды красновато-коричневых черепичных крыш даже издалека излучали мягкое тепло. На мощёных улочках весело проводили время горожане, повсюду виднелись пёстрые полотнища, как в рыночных палатках, — и я вспомнил, что сегодня выходной день.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мечтая вернуться на лесную тропинку за спиной, я медленно обернулся. Северан сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пожалуйста, позвольте мне обратиться к вам, хоть я и сознаю свою дерзость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Вас за это накажут?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, — сухо оборвал он мой полный слёз вопрос и продолжил: — Сегодня я... буду вашим другом. Господин Никола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Э?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прежде чем я успел задуматься, с чего это Северан вдруг такое говорит, само значение переданных слов оказалось слишком огромным, и я замолчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Д-друг... Друг, другом, друг... Мой друг!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глаза так и засияли — я ничего не мог с этим поделать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я на горьком опыте прошлого много раз усвоил: нельзя так просто верить людям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Думаешь, что кто-то добрый человек, перекинешься с ним парой слов — а на следующий день он уже из тени господина Октава осыпает тебя насмешками. Я столько раз перечитывал книги, мечтая, как было бы хорошо, имей я хотя бы одного друга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но на человека со столь сомнительным происхождением, как у меня, никто и не смотрел благосклонно. А особая деликатность, с которой господин Серафиос проявлял ко мне свою доброту, казалось, лишь сильнее восстанавливала против меня остальных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я всегда жил в страхе: что про меня пустят злую молву, что станут перешёптываться за моей спиной и злорадно хихикать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Воспоминания о Столице всколыхнулись в памяти, и всё тело невольно сковало напряжением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>* * *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Северан, в отличие от остальных, не говорил обо мне плохо и не смотрел на меня с досадой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ровесник, церковный человек, добрый...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове промелькнул образ Севрана, который ещё недавно в соломенной шляпе работал в поле. Вспомнилось и то, как он весело смеялся, говоря о помидорах. Невольно подумалось: может, он просто проявлял внимание ко мне, всё-таки как-никак Магу Духов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Давай сегодня станем друзьями»... он это серьёзно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Некоторое время я молча размышлял, но перед этими чарующими словами я — в конечном счёте — не смог устоять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно желая удостовериться, Северан спросил:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3950,83 +3854,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>То, что это было сказано без вежливых форм, мгновенно наполнило мою грудь тёплым ожиданием, будто сердце расцвело садом.</w:t>
-[...31 lines deleted...]
-        <w:t>Глядя на меня, часто-часто закивавшего, Северан показал белые зубы и рассмеялся, сморщив нос.</w:t>
+        <w:t>От того, что это было сказано без формальностей, в груди у меня мгновенно, словно расцвёл цветущий луг, всё наполнилось тёплым ожиданием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя, как я часто-часто закивал, Северан, сверкнув белыми зубами, широко улыбнулся.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>