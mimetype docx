--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -14,851 +14,819 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 4: Ход курицы</w:t>
-[...799 lines deleted...]
-        <w:t>Действительно, он очень помогал мне по хозяйству, но каждый раз, когда я видел Северана в соломенной шляпе, меня пронзало острое, почти убийственное чувство неестественности и вины.</w:t>
+        <w:t>Глава 4. Куриный переполох</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Никола, что делать с этими баклажанами?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ба... баклажаны долго не хранятся, так что... положите их на полку за оградой, пожалуйста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— За оградой?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Д-да... туда приходят за покупками соседи. Там есть ящик с отверстием, они оставляют в нём деньги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Севран в соломенной шляпе, обмотав шею пеньковой тканью, коротко кивнул в ответ на мои слова, подхватил обеими руками корзину, полную баклажанов, и зашагал к воротам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я уже закончил сбор последних летних овощей и теперь вскапывал почву под семена, которые собирался сеять. Вопреки обыкновению, приходилось работать в маске, и от этого было ещё жарче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вытирая тыльной стороной ладони струящийся пот, я вдруг подумал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А, ну-ка... что вообще происходит?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже до меня доходило, насколько странная сложилась ситуация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Севран, будто рождённый для того, чтобы носить чёрный мундир и доспехи, теперь усердно трудился на поле в соломенной шляпе и сапогах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это уже не просто «странная» ситуация, а нечто из ряда вон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что вообще происходит?..»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я попытался мысленно восстановить события.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несколько дней назад на мои слова «надо сначала закончить со сбором разного урожая для зимних запасов» Севран резко отреагировал, а со следующего дня начал появляться во дворе в соломенной шляпе на голове.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выходит...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Может, он действительно собирается забрать меня, как только закончится сбор урожая?..»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я несколько раз пытался сбежать среди ночи, но Севран спал в соседней комнате и мгновенно улавливал моё присутствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Всё-таки он рыцарь...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— восхищался я каждый раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но так или иначе, сбежать не удавалось, и я всё больше убеждался, что Севрану придётся задержаться в городе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Бессилие...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Севран, по-видимому уже разложивший баклажаны на полке за воротами, теперь с пустой корзиной направлялся к помидорам. Его движения были плавными — словно у закалённого мастера домашнего огорода.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почему так происходит?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В самом деле, моя жизнь определённо стала легче с его помощью, но каждый раз, глядя на Севрана в соломенной шляпе, я испытывал острое, почти убийственное чувство неправильности и вины.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,627 +846,627 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Эм… господин Северан, вы уверены, что вам не нужно возвращаться в столицу?</w:t>
-[...575 lines deleted...]
-        <w:t>Опустившись на корточки рядом с ним и глядя на помидор в его руке, я сказал:</w:t>
+        <w:t>— Слушайте, а Севран-сан... вам точно можно не возвращаться в Столицу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? Мне вернуться?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не-нет, не мне! Это я о вас. Может, вам лучше заниматься рыцарскими делами, а не собирать баклажаны...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почувствовав, что меня так ловко пытаются перевести на тему возвращения в Столицу, я поспешно возразил. Но Севран, как ни в чём не бывало срывая помидоры, ответил с безоблачной улыбкой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— О, не стоит беспокоиться. Моя первостепенная миссия — доставить вас в Столицу, господин Никола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Руки, которым рано или поздно предстояло сжимать белый серебряный меч ради защиты Верховного Мага Духов, теперь выглядели так, будто они только и созданы для того, чтобы срывать помидоры. Улыбка у него была до того широкая, что эта иллюзия становилась пугающе реальной, и я отпрянул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пытаясь хоть как-то переключить его мысли на Столицу, я сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Думаю, господин Октав очень сердится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, его характер изменился за эти пять лет, но раньше он был вспыльчивым самовлюблённым человеком. Если бы рыцаря, приставленного его защищать, так долго не было рядом, он бы точно пришёл в ярость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Или, может, он и правда стал более спокойным по натуре?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я рассеянно размышлял об этом, но не упустил, как Севран вздрогнул от моих слов. Он с озадаченной улыбкой произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Октав не стал бы сердиться из-за такого. Да и вообще... а, нет. Слушайте, этот помидор ещё рано срывать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, он тоже годится. М-маленькие, но красные уже созрели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мне показалось, что он что-то недоговаривает. Однако почему-то куда сильнее меня заинтересовало, как Севран пристально разглядывает помидор, уместившийся в его крупной ладони.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Что-то случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Помидоры... те, что видишь в Столице, все одинаковой формы и размера. А здесь, оказывается, бывают самых разных. Вот и баклажаны тоже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав, как Севран говорит это с искренним недоумением, я невольно тихо выдохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я присел рядом с ним на корточки и, глядя на помидор в его руке, сказал:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1550,467 +1518,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Пять лет назад, когда начал жить здесь…</w:t>
-[...415 lines deleted...]
-        <w:t>— Вообще-то... мне очень нравятся чуть продолговатые помидоры, их удобно есть, я... то есть я.</w:t>
+        <w:t>— Пять лет назад, когда только начал здесь жить...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Думая лишь о том, что надо как-то прокормиться, я по простоте душевной решил выращивать овощи в этом замке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А ещё мне вспомнилась радость — та, когда саженцы, которые я с горем пополам растил, сверяясь с книгой, наконец принесли плоды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На рынке в Столице продавались овощи примерно одного размера — разве что с небольшими различиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да и в общежитии магов духов на кухне все овощи были одинаковой формы и размера. Что уж говорить о дворянине вроде Севрана — он, возможно, вообще никогда не задумывался об овощах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я, становясь куда разговорчивее, когда речь заходит об овощах, в приподнятом настроении продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Все они разной формы, и в этом есть своя прелесть, правда. А вкус — отменный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, да... я, честно говоря, поражён тем, какие они вкусные.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Произнося это, Севран изобразил на лице искреннее восхищение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С тех пор как он, по непонятной причине не желающий возвращаться в Столицу, поселился в замке, я снабжал его овощами. Мясо Севран, похоже, добывал в городе, так что с питанием у него проблем не было. Он несколько раз приглашал меня поесть вместе, но мне не хватало смелости снять маску, и я всякий раз отказывался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я слышал, как соседи за оградой говорили, что мои овощи вкусные. Но вот так, лицом к лицу услышать похвалу — это было впервые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Меня похвалили, и мне приятно... спасибо...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, если я скажу «спасибо», это прозвучит так, будто я считаю себя молодцом, — и я промолчал. Молодцы-то — это сами овощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Честно говоря... мне очень нравятся вот такие чуть вытянутые помидоры, их удобно есть. Я... ах, я...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2030,275 +1998,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— А?</w:t>
-[...223 lines deleted...]
-        <w:t>Я затаил дыхание и не мог отвести взгляд.</w:t>
+        <w:t>— Что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой, простите.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я настолько проникся пониманием, что невольно поддакнул. А потом, опомнившись, сообразил, что присел рядом с ним, будто меня притянул помидор, — и это наверняка могло его смутить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я слегка отодвинулся и сорвал соседний помидор. Он как раз случайно оказался вытянутой формы — и я застыл, не в силах пошевелиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Этот выглядит аппетитно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав сбоку тихий смешок, я с медленным скрежетом, словно заржавевшая пружина, повернул голову в ту сторону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя Севран почти всегда улыбался, я замечал, что иногда на его утончённом лице появлялась холодная тень. Но сейчас он улыбался, обнажая белые зубы и чуть прищурив ясные глаза, — и улыбка эта казалась по-настоящему искренней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У меня перехватило дыхание, и я не мог отвести взгляда.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,947 +2286,1619 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Заметив, что я застыл, Северан склонил голову, не стирая с губ улыбки. Стоило ему посмотреть на кого-то с таким лицом, и этот кто-то уже не мог оторвать от него взгляда.</w:t>
-[...895 lines deleted...]
-        <w:t>— Конечно же, ничего подобного.</w:t>
+        <w:t>Заметив, что я застыл, Севран, не стирая улыбку с губ, склонил голову набок. Если на тебя так посмотрят — с таким лицом, — кто угодно не сможет оторвать глаз от Севрана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя, как его блестящие чёрные волосы мягко качнулись, я подумал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«И ведь все дети рождаются от людей!..»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверняка в Столице есть много тех, кто ждёт его возвращения. Нельзя задерживать его здесь ради какого-то меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я нечаянно подошёл слишком близко, надо было соблюдать правильную дистанцию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Таким, как я, нельзя находиться рядом с ним — это наверняка не доведёт до добра, — так что я решил вернуться к подготовке почвы для посадки репы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я принялся поспешно вставать, но Севран ловко подхватил мою руку. Пока я застыл на месте, он спросил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А эта ваша маска... вы носите её постоянно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да нет... ах, да. Да, именно так. Это как часть моего тела, которую ношу всегда... А! Вы про помидор. Извините, этот вытянутый помидор — ваш, Севран-сан. Я вовсе не возомнил о себе, будто могу его у вас отобрать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но ведь его сорвали вы, господин Никола?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поняв причину, по которой он схватил меня за руку, я немедленно преподнёс помидор Севрану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он почему-то не отпускал мою руку, и я занервничал. Тепло его ладони растекалось по моей, и я снова забеспокоился: не раздражён ли он на самом деле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Чтобы поскорее отправить его обратно в Столицу, я должен немедленно исчезнуть отсюда. Но если я сбегу... сдастся ли он и вернётся ли в Столицу?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То холодноватое выражение, что иногда появлялось на лице Севрана, наверняка возникало именно потому, что я отказывался ехать в Столицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мне начинало казаться, будто я сам — корень всех бед.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ощущение, словно земля уходит из-под ног, страх падения в бездонную чёрную тьму охватывал меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пусть оставят меня в покое. Пусть не вмешиваются. То, что Севран так участливо меня слушает, вовсе не значит, что этому стоит доверять. Он просто слишком добр, чтобы сказать прямо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем больше я взаимодействую с людьми, тем больше им приношу неприятностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому пусть со мной не связываются. Пусть оставят меня в покое. Поэтому...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Отпусти мою руку!..»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только я с силой подумал об этом...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался шум хлопающих крыльев, и я увидел, как куры всей гурьбой ринулись прямо на Севрана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не успел я опомниться, как Севран оказался погребён под курами, и я ужаснулся. Со своего места я видел только множество округлых белых куриных задов, выстроившихся рядком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А ещё через мгновение куры, будто завершив свою миссию, удалились — и глазам предстал ошеломлённый Севран, попавший в бурю из белых перьев. Я невольно прыснул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Услышав это, Севран пришёл в себя и с оскорблённым видом сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы сейчас засмеялись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Д-да я ни в коем случае...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я поспешно замотал головой, но уголки губ предательски подрагивали. Севран уставился на меня с таким видом, будто не мог поверить в подобное предательство, и это делало сдерживать смех окончательно невозможным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ой... простите, я правда не хотел...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну и ну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он принялся отряхивать с плеч пух и пёрышки, и вид у него при этом был до того потешный, что я снова фыркнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако затем Севран тоже вдруг негромко рассмеялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, — проговорил он, — пожалуй, так мне и надо. За то, что задержался здесь против вашей воли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У меня сжалось сердце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, дело не в...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Господин Никола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я замер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Севран посмотрел на меня в упор — в его взгляде больше не было ни тени смеха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я не уеду, пока вы не согласитесь по доброй воле. Как бы долго ни пришлось ждать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этих слов у меня защемило в груди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Почему... почему он так...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я опустил голову, чтобы спрятать лицо под полями шляпы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Я же говорю вам: не надо со мной связываться. Ни к чему хорошему это не приведёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Севран ничего не ответил — лишь снова склонился над помидорной грядкой с таким видом, будто ничего и не случилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И это молчание ранило почему-то сильнее любых слов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Над нашими головами раскинулось бесконечно высокое, пронзительно-синее небо. Где-то вдалеке застрекотали цикады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я тяжело вздохнул и тоже вернулся к работе, так и не подобрав нужных слов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Соломенная шляпа Севрана чуть съехала набок, но поправлять её он, кажется, не собирался.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3278,595 +3918,1555 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Благодаря маске на лице, выражение моего лица никто не мог разглядеть, и это было спасением. Ещё недавно я чувствовал себя так, будто наступил конец света, но теперь думал о том, что меня выручили куры, — и, похоже, Северан подумал о том же, потому что сказал нечто подобное.</w:t>
-[...543 lines deleted...]
-        <w:t>— я в тот день потом ещё несколько раз вспоминал этот эпизод и непроизвольно улыбался.</w:t>
+        <w:t>Вечером того же дня, когда я, закончив дела, поднялся на второй этаж замка, в окно постучали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала я решил, что это ветка, и не обратил внимания, но стук повторился — три коротких удара, с чёткими промежутками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я осторожно приблизился к подоконнику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За стеклом, противоестественно зависнув в воздухе, колыхалась полупрозрачная фигурка — крошечный дух, похожий на сгусток облака, размером с ладонь. Пушистое Духовное Облако.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Что ты здесь делаешь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я приоткрыл окно, и тот сразу юркнул внутрь, сделав круг по комнате, а затем опустился прямо на мою ладонь. Он был прохладным, чуть влажным — как утренний туман.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От него исходила тревога.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что-то случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пушистое Духовное Облако — довольно редкий дух, который обычно обитает далеко в горах. Он никак не мог залететь в это захолустье без причины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я прислушался к его безмолвной речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Приближается... нечто опасное... в сторону Столицы...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я напрягся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— В сторону Столицы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дух задрожал мелкой дрожью, подтверждая.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Опасность, угрожающая Столице. И достаточно могущественная, чтобы Пушистое Облако примчалось с предупреждением аж сюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У меня внутри всё похолодело. Я невольно обернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там, за дверью, в комнате на первом этаже сейчас находился Севран.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если Столице действительно что-то угрожает, его место там — рядом с Октавом. Прямо сейчас.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Рассказать ему?..»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я колебался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если я расскажу — он наверняка тут же уедет. И, возможно, больше не вернётся. Тогда моя жизнь снова станет прежней, тихой и одинокой. О чём я, собственно, и мечтал всё это время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот только...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Если он не узнает и с этим что-то случится... с Октавом, со Столицей, с кем-то ещё...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Смогу ли я потом спокойно спать? Смогу ли жить с этим грузом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я и так достаточно навредил людям. Хватит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пушистое Облачко на моей ладони взволнованно подпрыгнуло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ладно, — выдохнул я и решительно направился к лестнице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Севран-сан!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он поднял голову от какого-то свитка, который читал при свете масляной лампы. В полумраке черты его лица казались особенно резкими и строгими — сейчас он больше походил на того самого рыцаря из Столицы, а не на огородника в соломенной шляпе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что случилось, господин Никола?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— У меня... есть кое-что, что я должен вам сказать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я сбивчиво пересказал то, что поведал дух. С каждым моим словом лицо Севрана становилось всё мрачнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда я закончил, он уже стоял, надевая плащ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я немедленно отправляюсь в Столицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да... так будет правильно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он замер, завязывая завязки, и вдруг резко обернулся ко мне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы не передумали? Поедете со мной?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я покачал головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет. Я остаюсь. Но... вот это может пригодиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я снял с шеи маленький мешочек-амулет и, поколебавшись, вложил ему в руку. Внутри была крошечная засушенная веточка с серебристым отливом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Севран удивлённо раскрыл ладонь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Это...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Осколок Ветви Священного Древа. Я храню его с тех самых пор. Думаю, в бою он послужит вам лучше, чем мне здесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Севран долго смотрел на веточку, а потом сжал её в кулаке. Выражение его лица было сложным — как будто он хотел что-то сказать, но не находил слов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, — коротко произнёс он наконец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, не оборачиваясь, вышел в ночь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Звук копыт его коня быстро растаял вдали. Я остался стоять у порога, глядя в темноту, пока Пушистое Облачко не ткнулось мне в щёку — мол, хватит стоять столбом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>