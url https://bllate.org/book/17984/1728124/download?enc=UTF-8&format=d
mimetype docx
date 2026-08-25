--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -14,243 +14,243 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 3: Тихая битва</w:t>
-[...191 lines deleted...]
-        <w:t>Когда я, понуро опустив плечи, вышел в коридор, со спины тут же раздался бодрый голос:</w:t>
+        <w:t>Глава 3: Тихая борьба</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В последние дни, просыпаясь по утрам, я вспоминал одну фразу, которую мечтал произнести чётко и круто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Когда же вы наконец вернётесь домой? Если вы не сдержите обещание об одной ночи, у меня будут большие неприятности».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Продев руки в рукава, я встал перед большим зеркалом, прислонённым к стене, и, состроив высокомерное выражение лица, глядя на своё отражение, произнёс это, а затем тяжело вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да разве я смогу такое сказать, хоть губы треснут?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Единственное, на что я был способен, — это надеть мою неизменную маску, чтобы скрыть эту слабость, и возвести стену между мной и Севераном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Совсем поникший, я вышел в коридор, и тут же за спиной раздался бодрый голос:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -270,947 +270,915 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И максимум, что я смог выдавить в ответ, был таким:</w:t>
-[...895 lines deleted...]
-        <w:t>— Э-э... Да... Х-хлеб, я сейчас буду...</w:t>
+        <w:t>И предел того, что я мог ответить, был таков:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Д-доб... доброе... утро...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот прямо сейчас пятилетняя лень моих лицевых мышц дала о себе знать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я поплатился за свою самонадеянность, когда думал, что это неважно, ведь я ни с кем не разговариваю. Я не мог даже рта раскрыть, чтобы выдавить из себя: «Пожалуйста, возвращайтесь скорее», — и проводил дни, хватаясь за голову и сокрушаясь, почему же я сразу не выставил его за дверь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я не понимал хода мыслей Северана, который жил тут как ни в чём не бывало с таким видом, будто обитает здесь уже много лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Слишком страшно... Как можно оставаться много дней в доме человека, которого видишь впервые и который разрешил только одну ночь?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя я и реагировал на него так, словно увидел привидение, Северана это совсем не волновало.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот день, поддавшись искушению «Пушистого Духовного Облака», я по неосторожности заговорил с Севераном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да-да, — заговорил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За всю свою жизнь у меня никогда не получалось нормального разговора ни с кем, кроме тех, кто пытался мне льстить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В особенности же, Северан был, вероятно, моего возраста. А друзей моего возраста у меня не было ни одного.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда-то я и правда считал господина Октава и других Магов Духов своими друзьями, но теперь даже до меня дошло, что это было лишь моим односторонним заблуждением, и для них я другом никогда не был...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прятать обувь или рвать священные книги — это не безобидная шалость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому, находя их, нельзя было радостно кричать: «Нашлось!», — словно ты выиграл в поисках сокровищ. Обычные люди так не делают. Когда меня охватывало неприятное чувство, нужно было лучше прислушиваться к себе, тогда мне не пришлось бы так стыдиться потом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пусть я был ребёнком, но как же мне хотелось, чтобы тогда я хотя бы не пытался заговаривать с ними с улыбкой, а знал своё место и просто тихо исчез. Вспоминая о жизни в церкви, я тонул в этих сожалениях, и мне хотелось стереть само своё существование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Хочу исчезнуть, исчезнуть... раствориться без следа.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нет... нет. Сейчас не об этом речь. Дело было в том, что Северан слушал меня так, словно я произносил слова, драгоценные для него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Большая часть моих рассказов — это истории об овощах и лекарственных травах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ибо мой нынешний мир на семьдесят процентов состоит из овощей, на двадцать — из трав и на десять — из цветов, прямо как пропорции на моём огороде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из людей же — только Перан, доставляющий письма, да Огюстен, изредка навещающий меня. И несмотря на то, что я у них в долгу, мои знания настолько скудны, что я мог бы рассказать лишь о внешности Огюстена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Насколько скудны? Я обладал лишь той информацией, которую любой встречный мог бы сообщить о нём: «Огюстен — нервный с виду человек с зачёсанными назад каштановыми волосами и в очках в серебряной оправе».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Северан...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Почему он так внимательно слушал рассказы о морковке? Может, он её любит?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У меня такое чувство, что у него не особенно «любящее морковку лицо», так что это странно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И сегодня Северан, не обращая ни малейшего внимания на мою реакцию, заговорил со своей неизменной лучезарной улыбкой:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Похоже, в саду понемногу воцаряется осень. Вы уже позавтракали?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А... да... хлеб... сейчас буду.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1230,243 +1198,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Произнеся это, Северан с улыбкой поплёлся следом за мной, а я нетвёрдой походкой направился на кухню. Пока я доставал из шкафа зачерствевшую круглую булку, он вскипятил воду и с видом полного хозяина положил заварку в чайник.</w:t>
-[...191 lines deleted...]
-        <w:t>— Это... В столицу... Я не могу поехать.</w:t>
+        <w:t>Улыбнувшись, Северан направился следом за мной на кухню — я всё так же ковылял впереди. Пока я доставал из буфета зачерствевшую круглую булку, он с привычной сноровкой вскипятил воду и, точно у себя дома, засыпал в заварник чайных листьев. Я дрожал от ужаса, гадая, откуда ему известно, где лежит заварка и какой сорт я предпочитаю по утрам, а он тем временем уже разлил чай по чашкам и выставил их на стол. Стоило мне положить булку на тарелку и усесться за стол, как он спросил с улыбкой — до того мягкой, что, казалось, она способна пленить кого угодно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так когда же вы отправитесь в Столицу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я, разумеется, не мог изобразить то высокомерное выражение, которое ежедневно репетировал перед зеркалом, и всякий раз придумывал какую-нибудь отговорку, мямля её себе под нос. Когда же я соврал, сказав: «У меня с одним человеком договорённость через несколько недель», — он принялся засыпать меня вопросами с такой дотошностью, будто жаждал узнать даже величину пор на его коже, так что мне пришлось вообразить и поры того самого выдуманного мною человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так, впрочем, случалось не всегда. Но когда Северан оставался рядом даже во время еды, я чуть сдвигал маску в сторону и отправлял в рот крохотные кусочки хлеба. Жуя и едва шевеля губами, я тихо обронил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Э-э... в Столицу... я не могу поехать.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,467 +1390,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Его слова, казалось, врезались в меня, будто стремительно пущенный камень. Северан всегда говорил с неизменной улыбкой и мягким тоном, но я остро ощущал давящее стремление во что бы то ни стало отвезти меня в столицу.</w:t>
-[...415 lines deleted...]
-        <w:t>— Вот лето уже кончилось, наступает осень... Начинается сбор урожая овощей, пригодных для долгого хранения.</w:t>
+        <w:t>Его слова показались мне стремительно брошенным камнем. Северан неизменно говорил мягко и с вечной улыбкой, но я остро ощущал давящее желание во что бы то ни стало отвезти меня обратно в Столицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, он — рыцарь господина Октава, так что здесь не было ничего удивительного. Ему приходилось оставлять своего господина и торчать в этом убогом, забытом всеми замке. Наверняка он хотел как можно скорее завершить поручение и вернуться к привычным обязанностям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Почему рыцарь господина Октава так стремится увезти меня?)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я и вправду получил то пригласительное письмо, но речь в нём шла о весеннем Празднике Духов. И пусть, как сказал Северан, выборы, вероятно, уже начались, ко мне всё это отношения не имело. Вопросов у меня было много, но мне не хотелось слышать о Церкви вообще ничего, и спрашивать было попросту страшно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот почему наши препирательства неизменно шли параллельными курсами и ни к чему новому не приводили. Я отказывался, Северан в разговоре снова задавал всё тот же вопрос, я снова врал или выдумывал что-то ещё — и разговор заканчивался. Пустой, невесомый разговор, за который никак не ухватиться. Всё остальное время занимали по большей части рассказы об овощах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Северан, конечно, мягко улыбался, но в душе наверняка раздражался на меня. Мне было искренне жаль его — ведь он находился здесь по заданию, — однако оправдать его ожиданий я не мог. Вот если бы у меня имелась веская причина... Что-то такое, ради чего мне обязательно нужно было бы надолго покинуть это место, — тогда, может быть, он сдался бы и махнул на всё рукой. В лучшем случае — неплохо было бы назвать такой срок, который позволил бы ему хотя бы раз подумать: «Ладно, съезжу-ка я в Столицу с докладом».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вспомнив одно бесспорное событие в будущем, я открыл рот:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Лето кончилось, уже начало осени... Скоро начнётся сбор урожая для долгого хранения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,211 +1678,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Я ведь живу один, так что если как следует не соберу урожай и не подготовлюсь к зиме... Я никак не могу оставаться в столице.</w:t>
-[...159 lines deleted...]
-        <w:t>«Я понял».</w:t>
+        <w:t>— Я живу один, так что если как следует не соберу урожай и не подготовлюсь к зиме... то никак не смогу задержаться в Столице.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После этих слов Северан широко распахнул глаза. На мгновение он застыл, задумчиво приложив руку к подбородку, а затем тихо произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ...Вот оно что.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Думая, что он наконец-то понял, я начал было: «Так что...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— но Северан, одарив меня своей обычной доброй улыбкой, сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, я всё понял.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>