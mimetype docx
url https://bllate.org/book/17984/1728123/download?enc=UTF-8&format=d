--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -14,179 +14,211 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 2: Искушение Пушистого Духовного Облака</w:t>
-[...127 lines deleted...]
-        <w:t>Я уже давно собирался отказаться от звания мастера духов. Теперь я был просто Николой, скромно зарабатывавшим на жизнь продажей овощей и лекарственных трав. Но воспоминания о том времени, когда я был мастером духов, всё ещё никуда не делись.</w:t>
+        <w:t>Глава 2. Искушение Пушистого Духовного Облака</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом старом замке не было даже гостиной, поэтому мы с рыцарем сидели друг напротив друга за простым столом в тени деревьев, и между нами стоял чайник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Рад знакомству, я Северан Нуаре. Э-э…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так представился Рыцарь в чёрном, и я тихо ответил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я Никола.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От звания Мага Духов я намеревался отказаться уже давно. Теперь я просто Никола, который потихоньку продаёт овощи и лекарственные травы, чтобы как-то жить. Но воспоминания о тех временах, когда я был Магом Духов, у меня остались.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,275 +238,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Кажется, это был графский род. Я не помнил его лица, так что, вероятно, он не был прямым наследником.</w:t>
-[...223 lines deleted...]
-        <w:t>Я мельком взглянул на выгравированную на его груди эмблему лилии.</w:t>
+        <w:t>По-моему, это был графский род. Его лицо мне незнакомо, так что, вероятно, он не старший сын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Истории о том, как мальчики, которым не суждено наследовать главенство в семье, стремятся стать Рыцарями Духов, чтобы добиться хоть какого-то успеха, я слышал довольно часто.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сан-Сильванское Святое Королевство — нейтральное государство, издревле находящееся под покровительством духов и редко вступающее в распри с другими странами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В стране, разумеется, есть королевский рыцарский орден, но быть избранным в число двенадцати Рыцарей Духов, охраняющих Верховного Мага Духов — главу Сильванской Святой Церкви, считается огромной честью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А к тем Магам Духов, которых выбрали Проводниками Священного Древа — кандидатами в будущие Верховные Маги Духов, — приставляют личного рыцаря. Это и есть Рыцарь в чёрном.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В знак того, что они стоят особняком от прославленной чести двенадцати Рыцарей Духов, облачённых в серебряные доспехи, им дарована чёрная униформа. За ними следуют облачённые в серую униформу рыцари Священного Ордена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я мельком взглянул на выгравированный на его груди герб с лилией.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,307 +494,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(Либо он просто чрезмерно истово верует, либо у него аномально сильное стремление к продвижению по службе… одно из двух.)</w:t>
-[...255 lines deleted...]
-        <w:t>С того самого мгновения, как я это заметил, я чувствовал себя стоящим на краю пропасти и от всего сердца молился Королю Духов лишь о том, чтобы он не обернулся.</w:t>
+        <w:t>(Либо он чересчур глубоко верующий, либо с непомерно сильными карьерными амбициями — одно из двух.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только по лицу пока было не определить, что он за человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его низкий, но сладковатый, мягкий голос и безмятежная улыбка совершенно не выдавали в нём того отвращения к общению с людьми, какое испытывал я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило мне лишь услышать о профессии святого рыцаря, как у меня уже возникал животный страх. Я был готов мысленно похвалить себя за то, что тогда поспешно надел маску.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Представившийся Севраном рыцарь, наблюдая за моей реакцией, робко заговорил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так… вы ознакомились с указом о вызове в Столицу?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Д-да. Кажется, вышла какая-то ошибка, поэтому ответ я ещё не написал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тем временем у него за спиной куры клевали — а клевали они не что иное, как свиток того самого указа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только я это заметил, меня охватило чувство, будто я стою на краю отвесной скалы, и я лишь молился Королю Духов, чтобы он не обернулся назад.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -814,83 +814,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Думаю, как только буду готов, но Праздник Духов ещё не скоро… так что, может быть, после того, как перезимуем…</w:t>
-[...31 lines deleted...]
-        <w:t>— Перезимуем? Сейчас… лишь наступает осень, а в церкви уже начался отбор.</w:t>
+        <w:t>— Думаю, как только буду готов, но Праздник Духов ещё не скоро, так что… можно и после зимы…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— После зимы? Сейчас уже… наступает осень, и в Церкви уже вовсю идёт отбор.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -910,275 +910,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Праздник Духов, проводимый каждой весной, — событие, будоражащее всю страну. А раз в пять лет, в год, когда проводится церемония подношения ветви Священного Древа, празднества становятся вдвое пышнее.</w:t>
-[...223 lines deleted...]
-        <w:t>В то мгновение, когда эти слова достигли моих ушей, моё тело напряглось так, будто внутренности набили глыбами льда.</w:t>
+        <w:t>Проводимый каждую весну Праздник Духов — это всенародное торжество. А в тот год, когда раз в пять лет совершается обряд подношения ветви Священного Древа, праздник становится ещё пышнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что Церковь проводит этот отбор — иными словами, определяет Проводника Священного Древа, который будет возносить молитвы на Празднике Духов, — было само собой разумеющимся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мне непонятно, почему вызывают меня, да и к тому же он должен быть рыцарем Октава Шармона — самого главного кандидата. Ведь на его доспехах выгравирован герб с лилией, дарованный господином Октавом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Так почему же он пришёл звать меня…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это тоже вызывало вопросы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не отрывая от меня взгляда, Северан произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Вы, господин, с самого рождения являетесь кандидатом в Проводники Священного Древа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот миг, когда эти слова достигли моих ушей, тело сковало так, словно внутренности набили ледяными глыбами.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,211 +1198,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>После того как пять лет назад я совершил ужасную ошибку, Церковь должна была желать стереть само моё существование. Если бы это было с самого рождения, то я был родом из захолустного сиротского приюта, а Церковь обратилась ко мне как к мастеру духов только в десять лет.</w:t>
-[...159 lines deleted...]
-        <w:t>Но сколько бы я ни твердил, тревога и страх растекались по всему телу.</w:t>
+        <w:t>После той чудовищной ошибки, что я совершил пять лет назад, Церковь должна желать лишь одного — стереть само моё существование. Если же говорить, что с рождения, то сам я вышел из сиротского приюта в глубинке, и Церковь обратилась ко мне как к Магу Духов лишь в десять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако то, что этот рыцарь ничего обо мне не знает, мне на руку. Скорее всего, он здесь просто по долгу службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От волнения чай в моей чашке едва не пролился, и я поспешно поставил её на блюдце. Но из-за этого керамика звонко застучала, и этот стук эхом разнёс мою тревогу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Не думать. Сейчас притвориться послушным и искать путь к бегству. Это самые безопасные и верные действия. Ничего не говорить. Не поднимать волн. Стереть своё мнение и думать только о том, как пережить эту минуту.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так я твердил про себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но сколько бы ни твердил, тревога и страх расползались по всему телу.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1454,115 +1454,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хочу жить в этом старом маленьком замке, выращивая овощи и лекарственные травы.</w:t>
-[...63 lines deleted...]
-        <w:t>Я отбросил всё и пришёл сюда. Я просто хочу жить тихо-тихо.</w:t>
+        <w:t>Хочу жить в этом старом маленьком замке, выращивая овощи и травы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ничего, если зима будет немного холодной. Ничего, если при разговоре с жителями ближайшего городка у меня будет немного болеть живот.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я всё бросил и приехал сюда. Я просто хочу жить тихо и спокойно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1582,83 +1582,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но чем больше я так думал, тем ярче и ближе становились ошибки, совершённые мной в прошлом, настойчиво заявляя о себе. Под маской мои глаза постепенно наполнялись слезами.</w:t>
-[...31 lines deleted...]
-        <w:t>Возвышенный расчёт абсолютного победителя, намеревавшегося притвориться послушным, рухнул перед моей трусостью.</w:t>
+        <w:t>Но чем больше я так думал, тем отчётливее и ближе заявляли о себе ошибки моего прошлого. Под маской на глаза навернулись слёзы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благородный расчёт подавляюще сильного — притвориться покорным — рухнул перед моей трусостью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1710,1011 +1710,1011 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— …Не могли бы вы уехать обратно?</w:t>
-[...959 lines deleted...]
-        <w:t>— Я примчался на лошади, но у меня с собой много поклажи. Конечно же, есть и подарки для вас.</w:t>
+        <w:t>— …Не могли бы вы… уехать обратно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голос прозвучал едва слышно, подобно шуму ветра. Моё лицо под маской, должно быть, смертельно побледнело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То ли удивлённый слабостью моего голоса, рыцарь по имени Северан моргнул своими лазуритовыми, словно звёздное небо, глазами. Но я продолжил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не могли бы вы передать… что я уже умер… Исчез без следа?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова, прорвавшие плотину, подгоняемые ужасом, застрявшим в горле, так и посыпались из моего рта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я больше не доставлю хлопот… И правда уеду даже отсюда. Ведь если подумать, я живу здесь уже почти пять лет, с восемнадцати… И мне остаётся лишь благодарить господина Серафиоса… Но уже…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Северан оказался на удивление добрым человеком и всё это время молча, с терпением слушал мои сбивчивые речи, словно просто наблюдая за мной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прошу вас, не могли бы вы закрыть на это глаза…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поскольку он рыцарь господина Октава, выбывание такого кандидата, как я, должно его только обрадовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При всей своей трусости, я делал и такой расчёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Господин Октав — честолюбив, полон уверенности, знатного происхождения и обладает пробивной силой. Святая Церковь — независимая организация, не вмешивающаяся в государственные дела, — вероятно, обязана почтительно обходиться с Магом Духов из аристократии, когда таковой будет избран. И раз уж он сам так страстно желает этого, он наверняка поведёт Церковь вперёд как следующий Верховный Маг Духов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если же притащить такого странного человека в маске, как я, это никак не поможет отбору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошо бы он, как и все остальные, разочаровался во мне и, махнув рукой, уехал прочь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я низко опустил голову и сильно сжал кулаки, когда Северан отчего-то сказал низким, словно подавляющим эмоции голосом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Этого я сделать не могу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я уже говорил ранее, но господин Никола является кандидатом в Проводники Священного Древа с момента рождения. Полагаю, после завершения отбора вы будете вольны поступать как захотите. Но до тех пор прошу вас оставаться в Столице хотя бы несколько недель… нет, хотя бы несколько дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Теперь пришла моя очередь моргать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Путь Магов Духов к званию Верховного Мага — это битва, в которой на кону стоит и жизнь поддерживающих их рыцарей. Ведь от того, насколько возвысится избранный ими Маг Духов, зависит оценка их собственной жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Каким бы человеком ни был Северан, если он принадлежит этому миру конкуренции ради карьеры, то именно потому, что стремится к её вершине, он и носит это чёрное одеяние.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но ведь! Вы же рыцарь господина Октава. Думаю, от меня ничего не изменится — буду я или нет, — но разве плохо было бы попытаться хоть немного подстроить всё так, чтобы выбрали вашего господина…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во мне почему-то вскипела смесь гнева и стыда, и голос зазвучал резче. Однако Северан продолжил на удивление спокойно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я стремлюсь к справедливому отбору и честному результату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Северан приложил руку к гербу с лилией на груди доспехов и пристально посмотрел на меня. Я же, словно он обнажил мою приниженность и трусость, потерял дар речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Господин Октав жаждал быть избранным Проводником Священного Древа, так что стремление Севрана к справедливости казалось мне неуместным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ведь прошло уже пять лет с тех пор, как я покинул Столицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если господин Октав выбрал себе такого рыцаря, как Северан, возможно, за эти пять лет с ним произошли какие-то перемены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Но и у меня есть то, чем я не могу поступиться…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако я не знал, как ещё умолять его, и между нами повисло молчание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Некоторое время я стоял, опустив голову и ломая над этим голову, как вдруг Северан, воскликнув «Ах!», одарил меня открытой улыбкой, отчего я откровенно испугался и вздрогнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я прискакал на лошади, и у меня много поклажи. И конечно, есть и подарки для вас.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2734,115 +2734,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Я скорее хотел бы, чтобы он просто ушёл. Однако в словах Северана чувствовалась непоколебимая воля — он во что бы то ни стало намеревался забрать меня с собой.</w:t>
-[...63 lines deleted...]
-        <w:t>Раз уж я сказал ему, что ещё не готов, он, наверное, не собирался увозить меня прямо сегодня или завтра, но сейчас было необходимо чётко обозначить дистанцию.</w:t>
+        <w:t>Лучше бы вы просто уехали. Но в словах Севрана чувствовалась твёрдая, непоколебимая воля — во что бы то ни стало забрать меня с собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я подумал, что он — полная моя противоположность: сильный, открытый человек, который чётко заявляет о своём мнении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз уж я сказал ему, что пока не готов, то и он, наверное, не собирается увозить меня прямо сегодня-завтра, но сейчас мне необходимо было ясно обозначить дистанцию.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2862,595 +2862,595 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>（Всё-таки остаётся только улучить момент и сбежать —）</w:t>
-[...543 lines deleted...]
-        <w:t>Пытаясь найти у него хоть какую-нибудь слабость, я невольно перевёл взгляд на холщовый мешок — по-видимому, его поклажу.</w:t>
+        <w:t>(Значит, остаётся только улучить момент и сбежать…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз уж мы с Севраном не сошлись во мнениях, другого пути у меня не оставалось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только он хоть немного отлучится, я сяду на лошадь и отправлюсь куда-нибудь далеко. Лучше в другую страну. В такую дальнюю, куда даже слухи о Празднике Духов не долетают.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для этого сначала нужно выпроводить его из замка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока я укреплялся в этой решимости, Северан с озадаченным лицом улыбнулся и сказал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Простите, я устал с долгой дороги, не позволите ли мне остаться на ночь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Н-но город же совсем рядом…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да. Но я бы хотел послушать и рассказы господина Николы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказано это было таким чистым взглядом, что в груди закололо, будто иголками. Да нет у меня никаких рассказов. Разве что о выращивании моркови мог бы кое-что поведать…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— попытался я мысленно уйти от реальности, но сейчас было не время бежать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как бы то ни было, нужно избежать его пребывания здесь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но у меня не убрано, комнат для ночлега нет… то есть… это же старый, ветхий замок…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Комнату я и сам уберу. Всё-таки меня в Церкви вышколили, так что положись на меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мягкая, нежная улыбка Севрана, словно переполненного добротой, для такого пресмыкающегося, как я, была чистым ядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Сильный… Ненавижу сильных людей.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь я, стоит мне услышать слово отказа, тут же переворачиваюсь кверху брюхом и сдаюсь. Если бы только его требование не заключалось в том, чтобы вернуть меня в Столицу, мне бы и не пришлось так мучительно возражать, до боли в животе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но именно в этом я не мог уступить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пытаясь найти какую-нибудь его слабость, я невольно перевёл взгляд на холщовый мешок, похоже, с его пожитками.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3470,115 +3470,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>（Ах…）</w:t>
-[...63 lines deleted...]
-        <w:t>— Ах, это гостинец. Вам нравится? Пушистое Духовное Облако. Довезти так, чтобы не помялось, было той ещё задачей.</w:t>
+        <w:t>(Ах…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И, что ещё хуже, Северан заметил мой застывший взгляд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А, это гостинцы. Вам нравится? Пушистое Духовное Облако. Трудно было довезти, чтобы не рассыпалось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3598,307 +3598,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Это сладость, которую продают только на площади перед Великим Собором в столице. Слышал, что её едят аристократы, но и среди простолюдинов она считалась уж слишком роскошным лакомством.</w:t>
-[...255 lines deleted...]
-        <w:t>— Ахх…</w:t>
+        <w:t>Это сладость, которую продают только на площади перед Великим собором в Столице. Говорят, её едят аристократы, но среди угощений для простолюдинов это слишком роскошная вещь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Между нежно пропечёнными пшеничными лепёшками — сладкий заварной крем. Из-за того, что по форме они напоминают облака, и ещё украшены листочками Священного Древа из сахарной глазури, их продают с девизом «Любимое лакомство духов».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что я когда-то ел почти каждый день… я не пробовал уже целых пять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рот невольно наполнился слюной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но я во что бы то ни стало должен отказаться. Это то лакомство, которое я отчаянно пытался забыть, загоняя в дальний угол памяти. Если бы не вспомнил о нём сегодня, как-нибудь бы и дальше прожил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скрепя сердце, я открыл рот, чтобы отвергнуть его предложение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Е-если только на одну ночь…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>