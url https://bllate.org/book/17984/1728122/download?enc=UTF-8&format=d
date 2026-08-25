--- v0 (2026-07-08)
+++ v1 (2026-08-25)
@@ -14,179 +14,179 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глава 1: Ко мне домой пришёл рыцарь</w:t>
-[...127 lines deleted...]
-        <w:t>Это старое здание было настолько крохотным, что даже особняк низшего дворянина показался бы просторнее, и к тому же оно почти наполовину разрушилось.</w:t>
+        <w:t>Глава 1. Ко мне домой прибыл рыцарь</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдали от людского жилья наступало утро.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Проснувшись, я сладко потянулся и раздвинул тёмно-зелёные занавески.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом маленьком обветшалом замке, не считая кухни, лишь две комнаты с целыми окнами. Одна служила мне спальней, а соседняя гостевая пустовала без дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Строение настолько крохотное, что даже особняк мелкого дворянина показался бы просторнее, к тому же оно было старинным и местами почти разваливалось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -206,147 +206,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>За глубоким каменным эркером простирался лес, в который лились сверкающие лучи утреннего солнца. Мне показалось, что белые цветы колокольчика в бледно-голубой вазе радостно покачнулись.</w:t>
-[...95 lines deleted...]
-        <w:t>Поскольку я разговаривал только сам с собой, мышцы лица с каждым днём словно каменели, но собеседников у меня всё равно не было, так что это не составляло особой проблемы. Зайдя в размышлениях так далеко, я почувствовал, как в груди закололо от пустоты, и поставил мысли на паузу...</w:t>
+        <w:t>За глубоким каменным эркером простирался лес, и сквозь листву пробивались сверкающие утренние лучи. Мне показалось, что белые цветы колокольчиков в бледно-голубой вазе радостно покачнулись.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В обмен на тишину, от которой порой становилось тоскливо, я вёл жизнь без каких-либо происшествий — и так уже пять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Трудностей всё ещё хватало: зимой от сквозняков зуб на зуб не попадал. Но зато — никаких болей в желудке, никакой вялости в теле, никакой тяжести в плечах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правда, я чувствовал, как мышцы лица день ото дня всё сильнее каменели, потому что разговаривал я только сам с собой, — но раз собеседников нет, то и это не проблема. Когда же мысли доходили до подобного и в груди начинало покалывать от тоски, я на время просто отключал разум.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -366,627 +366,627 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Перед зеркалом я натянул свою обычную льняную рубашку без всяких украшений, а затем пригладил взлохмаченные, тусклые светло-зелёные волосы.</w:t>
-[...575 lines deleted...]
-        <w:t>Однако у этих зверьков, смотревших на меня блестящими чёрными глазками и всем видом выражавших свою привязанность, не было злого умысла. Прижав руку к животу, я с трудом выдавил из себя голос, похожий на скрип ржавых ворот.</w:t>
+        <w:t>Я стоял перед зеркалом, натянул простую льняную рубаху, которую носил всегда, и пригладил растрёпанные, торчащие во все стороны тусклые светло-зелёные волосы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Набрав воды из старого колодца посреди двора, я умывался, когда ко мне, кудахча, подбежали куры. Я поздоровался с ними: «Доброе утро», позаимствовал из травы одно яйцо и вознёс молитву.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Расхаживая в задумчивости по кухне, я вдруг поднял голову, заслышав чей-то крик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Господин Никола! Почта-а-а!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Со стороны огромной дыры, зиявшей в крепостной стене, донёсся бодрый голос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже, это Перан, раз в неделю приносящий мне письма. Но обычно он, заботясь обо мне — человеке, сторонящемся людей, — просто звонил в колокольчик и редко когда окликал. К тому же он заходил всего два дня назад, так что это показалось мне странным, и я недоумённо склонил голову набок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока я колебался, стоит ли выходить, снова послышался крик Перана:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вчера тут! Какой-то тип! Благородного вида! Шумел, мол, не могу найти дом Никола Обера! Так что я здесь всё и оставлю!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Передав это, он удалился, и стук копыт лошади, шагавшей по межевой тропинке, постепенно затих вдали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От одного лишь словосочетания «тип благородного вида» в воздухе повеяло угрозой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда я переезжал, мой попечитель Огюстен, помогавший мне, выбрал место поближе к лесу, где меня трудно было бы найти. Но, выходит, есть дворяне, которые всё равно меня разыскивают?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дрожа всем телом, я прошёл по садовой дорожке. Оказалось, что там лежит не обычное письмо, а вычурно украшенный серебряный тубус.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(…Это письмо из Церкви…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наше королевство — Сан-Сильванское Святое Королевство — издревле исповедует веру в духов, поэтому государственная религия, Сильванская Святая Церковь, возносит молитвы духам, которые, как считается, обитают по всей стране.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот миг, когда мой взгляд упал на выгравированные на тубусе рельефы Священного Древа и серебряного колокольчика, перед глазами померкло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Руки ниже локтей начало покалывать, ноги задрожали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Я не хочу это читать... Притворюсь, что ничего не заметил.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этой мыслью я уже собрался повернуть назад, но тут с ветки дерева ловко спустились белки и, помахивая большими хвостами, подкатили тубус прямо ко мне. У меня нервно дёрнулась щека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но на зверьков, смотревших на меня блестящими чёрными глазками с явным расположением, нельзя было обижаться. Прижав руку к животу, я выдавил голос, похожий на скрип проржавевших ворот:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,51 +1006,2003 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нехотя вскрыв цилиндр, я обнаружил внутри дорогую на вид бумагу, и живот мой скрутило ещё сильнее.</w:t>
+        <w:t>Неохотно открыв тубус, я извлёк очень дорогой на вид лист бумаги, и в животе закололо ещё сильнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ПОВЕСТКА О ВЫЗОВЕ —</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>О ты, объятый дыханием духов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именем Сильваны, владычицы небес и земли, тебе повелевается прибыть в Королевскую столицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В час, когда распускаются белые духовные цветы, в Столице состоится Праздник Духов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На него призываются отмеченные благословением духов как проводники их воли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дабы наверняка сообщить сей призыв, посылаю к тебе рыцаря, служителя моего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Да пребудет с тобой белый ветер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Верховный Маг Духов Серафиос</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>--------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«О-о-ох...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такой звук невольно вырвался у меня изо рта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я тут же бросился обратно в свою комнату и стал укладывать в заплечный мешок лишь самое необходимое для путешествия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Некогда жарить яйцо. Нужно сейчас же, захватив все деньги, бежать отсюда без оглядки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но внезапно осознав кое-что, я поспешно перепроверил дату, указанную в послании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вот беда! Эта дата... Это же было целых семь дней назад. Хуже некуда...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В панике я перевернул вверх дном всю комнату, но раз рыцарь уже прибыл меня проверить, дорога была каждая секунда. Взгляд упал на деревянную маску; я схватил её и, собираясь проверить ещё и кухню, вышел в коридор — и в этот самый миг...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Динь-динь...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался чистый, прекрасный звук колокольчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда-то, прибираясь в этом маленьком замке, я нашёл сверкающий серебряный колокольчик, появившийся словно из ниоткуда. Дверной звонок у ворот был сломан, и я повесил его у большого пролома в стене на случай прихода Перана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Перан ведь только что ушёл обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Меня захлестнуло острое чувство ужаса — и не разобрать, жар или холод, просто леденящий страх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«П-плохо дело!..»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я немедля надел деревянную маску, которую держал в руке, и, прячась в тени деревьев и травы, стал наблюдать за проломом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эту маску я выменял на огурец у проходившего мимо путника, когда продавал выращенные овощи с лотка на крепостной стене. Путник сказал, что она «обладает свойством отгонять злых духов».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздумывая, что лучше — сомнительный шанс, что маска отпугнёт злого человека, или окончательная безысходность, если посланник Церкви сам и есть этот злой человек, — я напряг зрение, выглядывая из-за высоких цветов Аристеры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там виднелся высокий рыцарь в чёрных латах с гербом, облачённый в чёрное одеяние и держащий в руке колокольчик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В этом королевстве, пронизанном верой в духов и носящем по преимуществу белые одежды, подобные чёрные доспехи дозволялись лишь «кандидатам в Рыцари Духов». Мельком разглядев выгравированную на его латах лилию, я ощутил боль, будто нож вонзился мне в сердце.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Это рыцарь господина Октава...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило вспомнить о нём — о моём ровеснике, обладателе утончённой, подобной лилии внешности, прожившем блистательную жизнь в окружении людей, — и меня захлестнуло нестерпимое желание бежать без оглядки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я решительно не понимал, зачем рыцарю господина Октава понадобилось лично вызывать меня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если ускользну в лес через чёрный ход, сумею ли я спастись от этого рыцаря?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда от нервного напряжения у меня закружилась голова, мне почудилось, будто рыцарь тихо вскрикнул: «Кья!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я тут же бросился бежать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Эй! Стой... погоди!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сзади раздался ошеломлённый голос, но я не мог остановиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Главное — сбежать отсюда, а там уж как-нибудь обойдётся. Жаль духов, но в Церковь мне всё равно не вернуться. Я не имел ни малейшего понятия, с какой стати господин Серафиос и господин Октав именно теперь — спустя целых пять лет — вздумали вызывать меня в Столицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё же я осознал: для меня попросту настал неизбежный час.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это я виноват. Ведь я сбежал из Церкви, но беззаботно поселился в старом замке под её управлением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не стоило убеждать себя, что меня больше никогда не вызовут, и на этом успокаиваться. Нужно было самому податься в чужие земли. Необходимо спешить во что бы то ни стало... Убежать от этого рыцаря — вот моя единственная миссия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Размышляя так, я вдруг подумал: раз уж я кое-как сумел прожить один целых пять лет, то, поселись я в какой-нибудь деревне, я, как ни странно, смогу вести скромную жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Стоило представить, что в будущем меня ждёт размеренная, как раз по моим способностям, тихая жизнь, — ко мне вернулась бодрость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>За эти пять лет я кое-что осознал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А именно: я чрезвычайно хорош в выращивании овощей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Продать столько овощей, чтобы хватило на день. Перебиться этот день и встретить завтра. Ах, и этого довольно. Такому человеку, как я, трёх морковок более чем достаточно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из леса пахнуло землёй и листвой, дышать стало немного легче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мои ноги, исполненные уверенности в выращивании моркови, уже достигли края леса, и я занёс ногу для первого шага в новую жизнь...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угх!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я тут же запнулся о толстый древесный корень, и мир перед глазами накренился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Странно, — подумал я, — я ведь считал, что знаю этот двор как свои пять пальцев». Всё-таки, когда человек суетится, ничего хорошего не выходит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Размышляя об этом, я приготовился к боли и зажмурился — но удар так и не последовал. Слегка приоткрыв глаза, я понял причину. Мой живот обхватывала сильная рука, закованная в чёрные латы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Повиснув в воздухе, я подумал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Конец пришёл слишком быстро. Безнадёжность.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я медленно закрыл глаза и смирился со своей судьбой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ничего не поделать... Остаётся лишь вернуться в старый замок с таким видом, будто ничего не случилось, и когда этот мужчина, поверив моей искусной лжи, со словами «Ах, вот оно что, а я уж было подумал, вы сбежали» успокоится и уснёт, тихо сбежать под покровом ночи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мне следовало начать разговор так, будто я с нетерпением ждал его приезда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя из-за деревянной маски моего лица, наверное, не разглядеть, я изобразил приветливую улыбку и, оборачиваясь, произнёс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Простите, что я живой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах, нет, я оговорился. Добро пожаловать, посланник Церкви.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ха? Что?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подняв голову, я увидел лицо рыцаря совсем близко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1070,2003 +3022,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>——Повестка——</w:t>
-[...1951 lines deleted...]
-        <w:t>Когда я поднял лицо, лицо рыцаря оказалось прямо передо мной.</w:t>
+        <w:t>Увидев его вблизи, я понял, что черты его гораздо тоньше и правильнее, чем мне представлялось. В одно мгновение я почувствовал себя мотыльком, летящим на солнце, — мне даже послышалось шипение сгорающего дотла существа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его блестящие чёрные волосы отливали столь глубоким оттенком, что, казалось, поглощали сам свет; одна прядь ниспадала ото лба к прохладным, ясным глазам. Безупречно отполированная, чёрная как смоль броня подчёркивала само его присутствие, а взгляд приковывали прекрасные очи цвета лазурита.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я невольно затаил дыхание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(— Прямо-таки воплощение солнечного человека.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Я мгновенно представил, как он стоит в окружении множества людей. И сразу понял: он — существо, со мной несовместимое, далёкая, недосягаемая первая звезда на моём небосклоне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако он, казалось, был слегка озадачен столь внезапной переменой в моём поведении — ведь всего мгновение назад я порывался бежать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но я обязан изобразить этому рыцарю самый радушный приём. Хотя встречать гостя в этой резной деревянной маске, наверное, затея не из лучших, мелькнула у меня запоздалая мысль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сердце билось учащённо, дыхание становилось всё более поверхностным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У меня не хватило духу даже на то, чтобы попросту отказать ему и попросить уйти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не будь на мне этой маски, я, вероятно, не смог бы и слова вымолвить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Вот оно что... оберег от зла.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И правда, она словно служила мне чем-то вроде талисмана. Не зря я выменял её на огурцы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот, сделав вид, будто мимолётной попытки к бегству и вовсе не было, я произнёс дрожащим голосом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я ожидал вас. Ничего особенного предложить не могу, но, пожалуйста, отдохните и расслабьтесь как следует. Замок — здесь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>