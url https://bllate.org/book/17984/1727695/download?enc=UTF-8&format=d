--- v0 (2026-07-09)
+++ v1 (2026-08-26)
@@ -14,851 +14,851 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пролог некоего рыцаря с обстоятельствами</w:t>
-[...799 lines deleted...]
-        <w:t>— И-и-и…</w:t>
+        <w:t>Пролог одного рыцаря с обстоятельствами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Заглянув в щель ржавых ворот, можно было подумать, что лес пожирает маленький замок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из той части, что ещё не была поглощена, вздымалась полуразрушенная башня серо-коричневого цвета, а от арочной галереи, ведущей во внутренний двор, остался лишь остов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё же, откуда ни глянь — кругом руины, — взгляд приковывала красота буйно цветущих цветов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ветерок доносил прохладный аромат Фонсминта, густо разросшегося по земле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да разве можно жить в таком месте...»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Эти слова невольно сорвались с губ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вкратце объяснив ситуацию своему Ордену Священных Рыцарей Сильваны, Северан полдня скакал на лошади из Королевской столицы, снял комнату и с самого утра несколько часов расспрашивал людей о месте, указанном на карте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ему показалось, будто вдалеке мелькнула какая-то тень, и он невольно вцепился пальцами в железную решётку ворот. Оглядевшись в поисках чего-нибудь, чем можно было бы сообщить о своём прибытии, он заметил старый колокольчик, висевший на воротах. Но когда он потянул за свисавшую цепь, колокольчик не зазвонил — оплетавший его плющ словно заставил металл позабыть о собственном назначении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Решив, что нужно что-то с этим делать, Северан перевёл взгляд на боковую каменную стену и увидел в ней большую дыру, а в дыре — новый на вид колокольчик, видимо, служивший звонком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(И в чём тогда смысл ворот...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Терзаясь этим вопросом, Северан всё же был вынужден позвонить в колокольчик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что за человек по собственной воле стал бы жить в таком месте? Не иначе как большой чудак. Северан и сам понимал: будь этот человек покладистым и послушным, ему, Северану, не пришлось бы лично являться за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(И всё же... я должен во что бы то ни стало вернуть того, кто обосновался в этом замке, обратно в Королевскую столицу.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его охватило сожаление: почему это выпало именно ему? Неужто нельзя было, как обычно, отшутиться и увильнуть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, вместо того чтобы тратить время на подобные мысли, следовало искать способ преодолеть эти невзгоды — и Северан нахмурил брови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Чёрт».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В нетерпении он крепко сжал кулак и принялся мысленно прикидывать, как задобрить этого человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Северан слышал, что «Маг Духов», живущий здесь, сбежал из Королевской столицы пять лет назад и был примерно его ровесником.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пять лет назад Северан только-только получил назначение в рыцарский орден, и, хотя этот человек был Магом Духов, Северан почти не помнил ни его имени, ни лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Стоит ли обратиться дружески-приветливо? Или соблюсти этикет и держаться как подобает официальному посланнику? А может, прикинуться заботливым возлюбленным...)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Размышляя об этом, Северан вдруг вздрогнул и напрягся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что из тени высокой Астериолы, разросшейся во внутреннем дворе, на него пристально смотрела жуткая деревянная маска. Простой кусок дерева с двумя маленькими круглыми отверстиями для глаз и прямоугольной прорезью для рта — и эта простота делала её ещё более отталкивающей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Все притворные мысли о дружбе или роли посланника вмиг вылетели у Северана из головы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Двадцатитрёхлетний Северан скривился и издал тихий вопль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ай!»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>