--- v0 (2026-07-09)
+++ v1 (2026-08-26)
@@ -1791,82 +1791,50 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Сначала тётушка Чжун с энтузиазмом рекомендовала групповые игры, а теперь этот неженатый парень с лицом младенца говорит возмутительные вещи средь бела дня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Если это действительно был мир из книги, трудно было не усомниться в душевном состоянии автора.</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t>Его статус: идёт перевод</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>