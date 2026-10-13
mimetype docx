--- v0 (2026-08-25)
+++ v1 (2026-10-13)
@@ -14,1235 +14,1203 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Пустошь</w:t>
-[...1183 lines deleted...]
-        <w:t>Возможно, причина была и в том, что его принял Нил, но Вилю, проведшему с ним несколько дней, почему-то казалось, что дело не только в этом.</w:t>
+        <w:t>Глава 30. Пустошь</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ну и ну… поразительно…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Бурьян вон какой…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>После обеда в сопровождении Риса и Матильды они с двумя питомцами направились к месту, где когда-то была ферма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот участок находился на окраине деревни и гордился званием самого большого.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во времена, когда там была ферма, на огромной ухоженной территории паслось множество домашних монстров, но сейчас от былого великолепия не осталось и следа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сорняки буйно разрослись, земля затвердела и одичала, будто из неё высосали все соки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А пруд, некогда дававший жизнь множеству монстров, теперь помутнел и источал зловоние.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«И это при том, что недавно… прямо в тот день, когда ты уехал из деревни, я косил траву…»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А? Значит, прошло всего чуть больше недели? И за это время — такое?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Высоких сорняков видно не было, но всё равно несколько видов травы вымахали так, что выражение «буйно разрослась» подходило как нельзя лучше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Попадались сорняки с острыми листьями, а также те, что источали сладкий запах, приманивая насекомообразных монстров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вил знал, что это место очень удобно для роста сорняков — раньше он помогал ухаживать за ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно поэтому, ещё до прибытия сюда, он забеспокоился, что тонкая кожа Нила может воспалиться, и, заодно позаботившись о его моральном состоянии, усадил мальчика на Сигурдо… и, похоже, это было правильным решением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Внутри дома всё обыч-но, а снаружи — вечно вот та-ак… Продать кому-то другому невозможно, так что если братик купит, я буду очень-очень благодарна.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Повышая голос к концу фразы, будто выпрашивая новую одежду, Матильда сказала это Вилу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Хоть ты и моя сестра, а бесстыжая же ты», — подумал он с лёгким раздражением, но для Вила, желавшего получить и обширную землю, и просторный дом, это было подарком судьбы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Там ещё есть камин, который отлично подойдёт Хельги… Ах да, давайте проверим, удобно ли будет Сигурдо! Идёмте, все трое!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Да ты впариваешь, что ли?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пропустив жалобы Вила мимо ушей, Матильда зашагала вперёд, словно ведя за собой Сигурдо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Она была полна решимости навязать покупку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вил, хоть и дивился бесцеремонности сестры, окликнул Нила и остальных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Сигурдо. Для проверки прочности попробуй уменьшиться или что-то в этом роде. Если сломаешь — ничего страшного, потом починим. Нил, Хельги. Слушайтесь Матильду и Сигурдо, будьте осторожны.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ла-адно!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вил не собирался в будущем разлучать Сигурдо и Нила.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно поэтому он, хоть и не знал, насколько большим сможет стать Сигурдо, намеревался жить только в доме с достаточной прочностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь чем меньше становился серый слизень, тем тяжелее он делался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прочность — это важно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ты, однако, сильно доверяешь этому серому слизню.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ещё бы. Ведь семь лет Нила защищал именно Сигурдо.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на спины восторженно галдящих Матильды и Нила, Рис и Вил обменивались репликами, оглядываясь по сторонам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Бесконечно надоевшие сорняки, твёрдая земля, усеянная мелкими камнями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нил, играющий здесь со слизнями, — зрелище, надо полагать, будет очень милым, но сколько же времени потребуется, чтобы до этого дойти?..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«К тому же, — продолжая давить зевок, сказал Вил, — это Сигурдо принял и доверился мне, явившемуся позже.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не знал, чего хочет Сигурдо и о чём думает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но несмотря на то, что тот всег-да мо-жет со-жрать его, он, пусть и обращаясь с ним грубовато, всё равно остаётся рядом с Вилом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Отчасти это, возможно, потому, что его принимает Нил (контрактор), но Вилу, проведшему с ними несколько дней, казалось, что дело не только в этом.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1294,243 +1262,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Глядя на то, как Сигурдо ведёт себя обычно и как Хельги резвится вместе с Нилом, Виль никак не мог в это поверить.</w:t>
-[...191 lines deleted...]
-        <w:t>Когда-то они часто играли здесь, и сейчас это было похоже на возвращение в детство, вызывая лёгкую ностальгию.</w:t>
+        <w:t>Глядя на обычное поведение Сигурдо и на Хельги, который весело играет с Нилом, Вил не мог в это поверить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как и то, что до встречи с Хельги он не знал, чем питаются красные слизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вил думал, что общепринятые представления о слизнях могут быть ошибочны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ну что, для начала обойдём этот чёртов огромный двор? Показывай дорогу, господин староста.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Ой-ой, страшно! Смеёшься такими словами, которые плохо влияют на воспитание Нила.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно стряхивая навязчивые мысли, Вил обнял Риса за плечи и рассмеялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда-то они часто играли в этом месте, и сейчас ему стало немного ностальгично, будто он вернулся в детство.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>