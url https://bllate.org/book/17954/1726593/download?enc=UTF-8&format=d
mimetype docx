--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,1523 +14,979 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Староста</w:t>
-[...1471 lines deleted...]
-        <w:t>— Чего?</w:t>
+        <w:t>Глава 25. Староста</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Деревня Рамита — и правда крошечная деревушка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Детей и молодёжи там вроде бы достаточно, но если спросить, сможет ли она продержаться как деревня ещё сто лет, ответ будет «вряд ли»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— настолько их мало, а количество стариков подавляюще велико.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Единственная удача в несчастье — это, пожалуй, сильная любовь к родному краю у многих детей, которые, даже уехав в Королевскую столицу или другой город, всё равно возвращаются обратно. Некоторые молодые люди даже ездят на работу в соседний город из этой деревни.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот такая деревня Рамита, стоящая на пороге вымирания, удивительным образом имеет старосту возрастом всего тридцать лет. Это был друг детства Вила. Прежним старостой был его дед, но когда тот слёг из-за болезни, минуя сына (отца), который уехал в Королевскую столицу под видом заработков и не возвращался, новым старостой назначили его — молодого и талантливого. Кстати, прежний староста полностью выздоровел и теперь спокойно живёт на покое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«………Вот оно что, значит………»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже он, услышав новость о том, что Вил вернулся с ребёнком, как две капли воды похожим на Шельнинья, был настолько потрясён, что едва не опрокинулся, и схватился за голову. А уж когда узнал обстоятельства этого ребёнка — тем более. Если бы боги существовали на самом деле, его бы охватило желание немедленно стащить их с небес и прочитать им нотацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он сам, не уступая Вилу в добросердечии, был человеком с большим чувством справедливости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«С регистрацией — понял. Как раз сейчас как раз занимаюсь упорядочиванием регистрации. Так что что-нибудь придумаем.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Что? Что это значит?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«А-а……… Дело в том, что учёт регистрации в этой деревне был довольно запущенным. Королевская столица и лорд не обращали внимания на такую крошечную деревню, так что регистрация, особенно у стариков, — полный бардак.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, староста глубоко-глубоко вздохнул. Когда он принимал дела от прежнего старосты, первым делом, за которое он взялся и которое до сих пор не закончил, было упорядочивание регистрации жителей деревни. Страшно сказать, но только при прежнем старосте учёт регистрации более-менее пришёл в порядок, а до этого регистрация? А что это такое?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— было в таком состоянии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы это касалось только самой деревни, всё можно было бы списать на то, что деревня маленькая, все друг друга знают, и ничего не поделаешь. Но в последнее время, когда появились места заработка за пределами деревни, так просто это не проходит. В соседний город ещё можно как-то уладить, но при поездках в Королевскую столицу или другие владения требуется выдача проездных разрешений и тому подобное. В таких случаях, естественно, бюро разрешений требует предъявить удостоверение личности. Из-за этого несколько раз возникали проблемы, поэтому при прежнем старосте наконец-то всерьёз занялись учётом регистрации. Однако, возможно, из-за того, что всё делалось на ощупь, формат отличался от столичного, и было много недочётов. Староста как раз находился в процессе перевода всего этого в столичный формат и упорядочивания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Поэтому здесь можно подтасовать гораздо больше, чем в других городах или деревнях. Ты, наверное, не знал, но слухи о том, что аристократы бросают детей после трёх лет, ходили издавна.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя в большинстве случаев их оставляют в приютах, бывали примеры, когда их намеренно бросали в опасных местах, чтобы скормить монстрам. Поэтому, хоть и редко, но издавна ходили истории о том, что находили чистенького сироту неизвестного происхождения и брали его на воспитание.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Говорят, таких детей удочеряют или усыновляют, подделывая возраст примерно на три года.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Зачем?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Наверное, чтобы настоящие родители не пришли за ними или чтобы избежать лишних проблем. Даже если у другой стороны есть подозрения, если возраст отличается, можно обмануть.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Закончив фразу, староста снова взглянул на Ниля, которого держал на руках Вил. Ребёнок выглядел встревоженным, но молчал, и всё же, опустив голову, казалось, страдал. Из-за нехватки места в управе не могли войти Гурэйсурайму и сидевший на нём верхом Рэддосурайму, которого заодно выставили наружу, и Нил, словно ища их взглядом, то и дело поглядывал на окно и болезненно хмурил брови.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Нил.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Д-да!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тебе сколько лет?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Д-де-сять, лет………»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чуть не плачущим лицом, дрожащим голосом. Голосом, который казался младше своего возраста из-за шепелявости, ответил Нил. Крепко вцепившись в одежду Вила, Нил был полностью напуган и насторожен по отношению к старосте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Тогда проблем нет.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«В каком смысле?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Вил, сделай этого ребёнка не приёмным, а родным. Без-со-мне-ни-я, это твой и Шель-ни-нья ре-бё-нок.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Чего?»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>