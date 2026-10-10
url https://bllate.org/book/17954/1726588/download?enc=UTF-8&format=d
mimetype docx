--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,147 +14,147 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Запекание целиком</w:t>
-[...95 lines deleted...]
-        <w:t>Однако, не замечая гибели своего сородича, остальные огненные духи танцевали вокруг костра.</w:t>
+        <w:t>Глава 20. Запекание целиком</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Сигурдо принёс подходящие ветки и Вил разжёг костёр, он немного подождал, пока появятся феи, а затем бросил в огонь Рэддосурайму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рэддосурайму был мягче Сигурдо, поэтому Вил постарался, чтобы часть его тела коснулась огненного духа (красной феи), и, как и задумал Вил, Рэддосурайму, не теряя времени, поглотил огненного духа и начал его пожирать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, не замечая ли смерти своего сородича, остальные огненные духи плясали вокруг костра.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,499 +174,499 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ну, с этим всё в порядке, да? — пробормотал Виль.</w:t>
-[...447 lines deleted...]
-        <w:t>Сигурдо некоторое время стоял неподвижно, а потом поспешно направился к красному сурайму, который запекался.</w:t>
+        <w:t>— Ну, с этим всё в порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Вил пробормотал это, Сигурдо, видимо, подумал так же и принялся настойчиво толкать Вила своим большим телом в сторону спальника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мол, ложись спать, и побыстрее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как ни крути, Вилу казалось, что с ним обращаются как-то грубовато.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прямо сейчас он, чего доброго, мог бы затянуть его внутрь своего тела и выплюнуть обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понял, понял. Я ложусь спать, а ты присмотри как следует за этим типом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вил, слегка пошатнувшись, восстановил равновесие и указал на Рэддосурайму, который всё ещё находился в процессе запекания целиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот шевелился, так что, похоже, ему удавалось пожирать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вил немного беспокоился, что, когда тот поправится, возможно, начнёт буйствовать, но хотелось надеяться, что Сигурдо как-нибудь его воспитает, хотя бы из уважения к тому, что они оба принадлежат к одному виду слизней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>………Вот только, есть ли у них такое, он не знал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Если оба костра вдруг погаснут, можешь меня разбудить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сказав это, Вил слегка похлопал Сигурдо по телу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он подумал, что, каким бы универсальным ни был Сигурдо, разжечь костёр он всё-таки вряд ли сумеет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вил сильно потянулся и послушно направился к спальнику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сигурдо некоторое время стоял неподвижно, но затем поспешно направился к запекающемуся Рэддосурайму.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -686,339 +686,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ммм… отец…</w:t>
-[...287 lines deleted...]
-        <w:t>Чтобы этот ребёнок больше не мёрз…</w:t>
+        <w:t>— М-мн… отоц, са…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хорошо, хорошо. Я тоже буду спать рядом с тобой. Не волнуйся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Вил забрался в спальник, Ниль, видимо ища тепла, прижался к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для Ниля, который был худ настолько, что можно было сказать — кожа да кости, весенняя ночная прохлада, должно быть, была невыносима.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вил обнял его, не причиняя боли, и сжал совсем озябшую маленькую ладонь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не по-детски ледяная рука.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При мысли о том, что он, возможно, всегда носил в себе такой холод, в Виле поднялась злость на родителей (Мируко) из прошлого и досада на самого себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Досада оттого, что он хотел бы стать настоящим отцом этого ребёнка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вил, держа его за руку, нежно погладил по спине.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы этот ребёнок больше не мёрз.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>