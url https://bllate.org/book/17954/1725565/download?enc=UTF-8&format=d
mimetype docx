--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,99 +14,83 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Воля</w:t>
-[...47 lines deleted...]
-        <w:t>— Кстати, пап, а почему ты здесь оказался? Ты ранен? Всё в порядке?</w:t>
+        <w:t>Глава 15. Виль</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, папа, а почему ты здесь оказался? Ты ранен? Всё в порядке?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -126,403 +110,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На вопрос Нила Вилл, готовивший еду, остановился и почесал голову.</w:t>
-[...351 lines deleted...]
-        <w:t>— Вот как. И что ты знаешь?</w:t>
+        <w:t>На вопрос Ниля Виль остановил руки, готовившие еду, и почесал голову.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была та самая рука, которая была ранена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя рана от кроликообразного монстра (бешеного кролика) была достаточно глубокой, чтобы он допустил оплошность, сейчас боли уже не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вообще-то ему не очень хотелось говорить об этом, но раз уж Ниль и Виль становятся семьёй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раз уж они будут жить вместе, не стоит скрывать то, что касается тела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ниль, ты знаешь, кто такие зверолюди?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага. Я их не видел, но знаю. Видел в книжке с картинками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Энциклопедию, которую он тогда вынес, страниц о слизнях было слишком мало, поэтому они с Сигурдо, естественно, быстро её дочитали и стали смотреть другие страницы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там были рисунки и описания самых разных существ — от больших и отважных драконов до маленьких малых духов (элементалей).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Были там и страницы о людях, что было интересно, а рядом были нарисованы ангелы, демоны, зверолюди, драконолюди — много существ, похожих на людей, но не людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правда, Нилю всё это было слишком сложно, и он ничего не понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Понятно. И насколько ты знаешь?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -542,371 +526,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Верно. Какой ты сообразительный, Нил. А ещё что?</w:t>
-[...319 lines deleted...]
-        <w:t>Нила, которого бросили в три года, никто не воспитывал.</w:t>
+        <w:t>— Верно. Какой ты умный, Ниль. А ещё?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похвалив Ниля, который с гордой улыбкой ответил то, что знал, Виль продолжил готовить простой кухонный инструмент.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вопреки своей суровой внешности, Виль любил детей и был из тех, кто хвалит и развивает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А Ниль, жаждущий похвалы, был из тех, кто старается ещё больше, чтобы получить её снова.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хи-хи. Ну, я видел, что у людей есть особенности зверей, которые не монстры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Честно говоря, Ниль плохо понимал разницу между монстрами и животными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, это было естественно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь большинство существ, называемых [животными], были заражены магической энергией, превратились в монстров и изменились.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Какой ты умный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага! Но я понял только это…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ниль, которого бросили после трёх лет, не получил никакого воспитания, которое можно было бы назвать образованием.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -926,147 +910,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>И всё же он стал немного лучше, чем в три года, потому что сам не остановился.</w:t>
-[...95 lines deleted...]
-        <w:t>— Если знаешь хотя бы это, уже достаточно. Как ты и сказал, Нил, зверолюди — это те, у кого во внешности или внутри есть черты животных. В целом их отличают высокие физические способности и умение лечить себя. О, Сигурдо, с возвращением! Прости, тяжело пришлось, да?</w:t>
+        <w:t>И всё же он был чуть лучше, чем в три года, потому что Ниль не остановился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он хотел быть вместе с Сигурдо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только это было у него на сердце, и он просто повторял свои неуклюжие самостоятельные занятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уже достаточно того, что ты знаешь столько. Как и сказал Ниль, зверолюди — это те, у кого есть внешние или внутренние особенности животных. В целом у них отличные физические способности и способность к самоисцелению. О, Сигурдо, добро пожаловать домой! Прости, тяжело пришлось, да?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1086,179 +1070,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда Вилл дополнял знания Нила, вернулся Сигурдо, неся в своём теле воду.</w:t>
-[...127 lines deleted...]
-        <w:t>— И что же этот зверолюд?</w:t>
+        <w:t>Когда Виль добавлял пояснения к знаниям Ниля, вернулся Сигурдо, неся в своём теле воду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несмотря на то, что Виль не давал никаких указаний, он равномерно разлил воду по приготовленным кастрюлям и посуде, а остаток сохранил внутри себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он действительно умный… вернее, у меня такое чувство, что у него гораздо более самостоятельное мышление, чем у любого ничтожного человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя я совершенно не понимаю, где у него находятся органы, соответствующие мозгу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И что же насчёт зверолюдей?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1278,435 +1262,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На вопрос Нила Вилл, продолжая работать руками, ответил.</w:t>
-[...383 lines deleted...]
-        <w:t>Он любил детей, они вдвоём мечтали о них когда-нибудь, но волна эпидемии, случившаяся семь лет назад, легко поглотила его любимую, а затем отступила, словно ничего не было.</w:t>
+        <w:t>На вопрос Ниля Виль ответил, продолжая работать руками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взамен на свою огромную силу зверолюди не могут использовать призыв или магию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за этого знать считает их ничтожными и сторонится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Мой отец был зверолюдом-волком, а мать — человеком. И я внешне похож на человека, но в остальном у меня проявляются черты зверолюда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У меня острое обоняние, и физические способности высоки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Небольшие раны заживают, если просто немного посидеть спокойно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле, когда я встретил Ниля, я планировал сбежать от кроликообразного монстра (бешеного кролика) и затаиться на дереве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но взамен я не могу использовать магию призыва.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …А куда делась мама?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М? Ты о моей паре? А-а… Её забрал Господь Бог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Резко сменив тему на сто восемьдесят градусов, Виль не растерялся, но ответил уклончиво.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У Виля сильно проявились черты зверолюда-волка, и он любил только ту единственную, кого признал своей парой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он любил детей, и они вдвоём мечтали, что когда-нибудь, когда-нибудь… но волна эпидемии, случившаяся семь лет назад, легко поглотила его любимую пару, а затем отступила, как ни в чём не бывало.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1726,179 +1710,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Слова Нила, сказанные с печальным лицом, больно ранили сердце Вилла.</w:t>
-[...127 lines deleted...]
-        <w:t>Когда он думал, что так будет и дальше, он действительно чуть не сошёл с ума.</w:t>
+        <w:t>Сказанные Нилем с печальным лицом слова больно ранили сердце Виля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семь лет прошло с тех пор, как умерла жена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всего лишь семь лет за всю жизнь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё же для Виля это было бесконечно долгое время, от которого можно было сойти с ума.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда он думал, что так будет продолжаться и дальше, он действительно чуть не сходил с ума.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1950,147 +1934,147 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Маленькая ладошка коснулась щеки Вилла.</w:t>
-[...95 lines deleted...]
-        <w:t>Совсем как у Нила совсем недавно.</w:t>
+        <w:t>Маленькая ладошка погладила щёку Виля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он понимал, что сейчас у него в руках нож, что это опасно, что нужно отругать, но голос пропал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Просто горло перехватило, и было больно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Почти так же, как у Ниля совсем недавно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>