--- v0 (2026-07-22)
+++ v1 (2026-10-10)
@@ -14,627 +14,627 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Нил</w:t>
-[...575 lines deleted...]
-        <w:t>Ну и наглость у этого слизня!</w:t>
+        <w:t>Глава 14. Ниль</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну что ж, сегодня заночуем здесь, в поле. Ниль. Сигурдо рекомендовал это место, так что, думаю, всё будет в порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу, постараюсь, папа!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Виль назвал мальчика Нилем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было одно из имён, которые он думал дать ребёнку, если бы тот у него был от покойной жены.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Первый подарок, который был только его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко, теперь Ниль, радостно ликовал и, немного смущаясь, назвал Виля папой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Так и не дождавшись ребёнка от жены, Виль потерял её — она ушла в мир иной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Кстати, ты ведь сегодня второй день в лесу, Ниль? Как ты вчера справлялся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сигурдо привёл меня в пещеру до наступления ночи. Он съел всю грязь, так что всё было в порядке, а ещё я спал вместе с Сигурдо, поэтому не боялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Есть грязь?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Виль, услышав незнакомое слово, удивлённо нахмурился, Сигурдо, словно откликнувшись на зов, медленно-медленно подполз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Виль встревожился, не зная, что тот собирается делать, но Сигурдо внезапно втянул Виля и Ниля в своё тело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А?! Съест?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было точно такое же движение, как при охоте, и Виль запаниковал, но, увидев, что Ниль улыбается, немного успокоился, решив, что всё в порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, когда он подумал, что, как ни странно, может дышать, его тут же, словно став ненужным, выплюнули.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>……… Только Виля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ниля же выплюнули мягко и медленно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хорошая наглость у этого слизня.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,435 +654,467 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вилл уже рассердился на такую разницу в отношении, но тут заметил, что всё его тело стало удивительно чистым.</w:t>
-[...383 lines deleted...]
-        <w:t>Однако теперь он пересмотрел своё мнение.</w:t>
+        <w:t>Когда он разозлился на такую разницу в отношении, то вдруг заметил, что всё его тело стало чистым и свежим.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Взглянув на пальцы, он увидел, что даже чёрная маслянистая грязь, годами въевшаяся под ногти, исчезла без следа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вот оно что, значит, «есть грязь»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— это именно так и есть, — понял Виль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И воду Сигурдо набирал, я пил её. Она очень чистая, и животик от неё не болит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на улыбающегося Ниля, Виль вспомнил голубых слизней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Их часто видят, но это пугливые слизни, которые убегают, когда приближаются другие монстры или люди.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако говорят, что воды, где обитают голубые слизни, кристально чистые.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому Виль думал, что голубые слизни живут только в чистых водоёмах, но…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«(Может, причинно-следственная связь обратная?)»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если, как только что Сигурдо, они поедают микроорганизмы и бактерии, живущие в воде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Честно говоря, считалось, что даже если слизни вымрут, никто не пострадает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сам Виль так не думал, но всё же полагал, что от них нет ни пользы, ни вреда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но теперь он пересмотрел своё мнение.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1102,403 +1134,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Нил, иди сюда. Разведём костёр. Сигурдо, извини, но сходи за водой.</w:t>
-[...351 lines deleted...]
-        <w:t>В то же время он мысленно посмеялся над бывшими родителями Нила — какие же они дураки, что отпустили его, даже не узнав этой улыбки.</w:t>
+        <w:t>— Ниль, иди сюда. Разведём огонь. Сигурдо, прости, но сходи за водой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу. Сигурдо, счастливого пути. Будь осторожен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Виль думал поставить палатку, но место, которое выбрал Сигурдо, оказалось берегом реки рядом с пещерой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сама пещера была довольно просторной, но запаха монстров не чувствовалось, так что, видимо, никто не использовал её как логово.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, до встречи с Нилем её использовал Сигурдо, — подумал Виль, глядя на Сигурдо, направляющегося к реке, и принялся учить Ниля разводить огонь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для Ниля, который всё время был заперт, всё это, должно быть, казалось удивительно новым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он смотрел блестящими глазами на руки Виля, разжигающего огонь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Здорово! Папа, ты здорово!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ниль тоже сможет, если потренируется. Хочешь попробовать завтра?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Угу!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Глядя на по-настоящему счастливую улыбку Ниля, в сердце Виля зажглось тепло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И в то же время он мысленно посмеялся над бывшими родителями Мируко, которые отпустили его, так и не узнав этой улыбки — какие же они были дураки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>