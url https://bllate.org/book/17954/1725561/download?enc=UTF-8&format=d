--- v0 (2026-07-22)
+++ v1 (2026-10-10)
@@ -14,83 +14,83 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Прощай, Мируко</w:t>
-[...31 lines deleted...]
-        <w:t>На руках у Вилла Мируко выплакался вдоволь.</w:t>
+        <w:t>Глава 13. Прощай, Мируко</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подхваченный на руки Вилем, Мируко выплакался вдоволь.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -110,51 +110,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всё это время Вилл гладил его по волосам, а Сигурдо, неся их обоих, продолжал идти вперёд.</w:t>
+        <w:t>Всё это время Виль гладил его по волосам, а Сигурдо шагал вперёд, неся их обоих на себе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,403 +174,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда тот наконец утих, Вилл осторожно откинул с его лица чёлку, влажную от слёз и пота и прилипшую к коже.</w:t>
-[...351 lines deleted...]
-        <w:t>— Ну что ж. Тогда… Миру… нет, парень. Значит, тебе больше некуда возвращаться?</w:t>
+        <w:t>Когда тот наконец утихомирился, Виль осторожно убрал с его лба пряди волос, совсем слипшиеся от слёз и пота.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И без того узкие, припухшие глаза Мируко теперь совсем заплыли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, у него уже не осталось сил даже на голос, поэтому на вопрос Виля он лишь кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Внезапно Виль поднял взгляд к небу, видневшемуся сквозь просветы в кронах деревьев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Судя по всему, уже начинало смеркаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И без того сумрачный лес становился ещё темнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ты, наверное, устал. И плакать, и злиться — на это уходит много сил. Солнце уже садится, так что сегодня, пожалуй, остановимся на ночлег. Сигурдо, извини, но не знаешь ли где-нибудь местечка, где можно было бы заночевать под открытым небом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Виль привык считать, что у слизней нет интеллекта, но насколько этот Серый слизень умён, опровергая все прежние представления, Виль уже понял, хоть это и было ему в тягость.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же, судя по всему, тот изначально обитал в этом лесу, поэтому Виль решил спросить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы его не поняли, он выглядел бы просто чудаком, бормочущим себе под нос, но Сигурдо, словно о чём-то задумавшись, замер на месте, а затем слегка изменил направление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже, у него было на примете подходящее место.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну что ж. Значит, Миру… нет, малыш, у тебя больше нет места, куда можно вернуться?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,659 +590,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Ему было тяжело назвать своё имя.</w:t>
-[...607 lines deleted...]
-        <w:t>— … Попрощаемся?</w:t>
+        <w:t>Своё имя (Мируко) было трудно произносить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поняв это чувство, Виль не стал называть его по имени, а лишь усмехнулся, говоря это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>От этого Мируко с облегчением выдохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё-таки он не зря решился заговорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но, как бы то ни было, десять лет — это ещё ребёнок, не достигший совершеннолетия. Без защиты взрослого тебя будут ограничивать во всём, что бы ты ни делал. Ты понимаешь это?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,51 +782,531 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вилл нежно погладил Мируко по щеке, который хлопал глазами в недоумении.</w:t>
+        <w:t>На слова Виля Мируко тихо кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже Мируко понимал: куда бы он ни пошёл — в деревню или город, — десятилетний ребёнок в одиночку ничего не сможет сделать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Попасть в приют — ещё полбеды, но, возможно, совершенно случайно его могут заметить те, кто когда-то был его семьёй, и вернуть обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Даже если Сигурдо и может пожирать монстров своего размера, это не гарантия. Более того, могут появиться и монстры крупнее Сигурдо. И неизвестно, насколько большим сможет стать сам Сигурдо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Угу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Крепко вцепившись в одежду Виля, Мируко кивнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слова, которые ему на самом деле не хотелось слышать, но которые необходимо было услышать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь Мируко тоже выслушали, поэтому…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Так что я как следует отплачу тебе за услугу, а кроме того, останься в деревне и научись разным вещам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— М-мы?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако следующие слова Виля оказались для Мируко совершенно неожиданными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко невольно издал странный звук, и Виль, словно сжимая его в объятиях, прижал к себе и громко рассмеялся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Будем учиться многому. Попрощаемся с Мируко и станем новым тобой. Родина, имя, день рождения, семья — со всем этим попрощаемся и начнём жить заново.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Попрощаемся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Непонимающе хлопая глазами, Мируко почувствовал, как Виль нежно гладит его по щеке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1326,275 +1326,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Она отличалась от красивых рук того, кто когда-то, в смутных воспоминаниях Мируко, был его отцом. Эта рука была большой и казалась надёжной.</w:t>
-[...223 lines deleted...]
-        <w:t>— Станешь моим ребёнком?</w:t>
+        <w:t>Не такая, как красивая рука когда-то бывшего отца из смутных воспоминаний Мируко, а большая, надёжная рука.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Попрощаемся… и куда мы пойдём?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну, это…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но если попрощаться с Мируко, куда же тогда пойти мальчику, который был Мируко?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда в его глазах мелькнула эта тревога, Виль сделал вид, будто о чём-то задумался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впрочем, это было лишь притворством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что хотел сказать Виль, было решено уже давно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Не хочешь стать моим сыном?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1646,307 +1646,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ребёнком господина Вилла?</w:t>
-[...255 lines deleted...]
-        <w:t>Честно говоря, это были просто слова, чтобы его уболтать.</w:t>
+        <w:t>— Сыном Виля-сан?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Да. Я вдовец, так что матери у тебя не будет, но я смогу стать тебе отцом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поправив позу, Виль снова усадил его к себе на колени, чтобы они оказались лицом к лицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И он легонько стукнулся своим лбом о его маленький лоб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Действительно крошечный лоб.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за недоедания его худое, маленькое тело совсем не выглядело на десять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он был настолько мал и невинен, что, скажи ему пять лет, в это можно было бы поверить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— И день рождения я тебе тоже устрою. День рождения — это, считай, первый день, когда ребёнок встретил своих родителей, верно?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Честно говоря, это были слова, сказанные лишь для того, чтобы обвести его вокруг пальца.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1966,83 +1966,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но и совсем неверными их тоже не назовёшь.</w:t>
-[...31 lines deleted...]
-        <w:t>— Господин Вилл станет моим папой?</w:t>
+        <w:t>Но, с другой стороны, это не было и совсем неправдой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Виль-сан станет моим папой?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2094,211 +2094,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ага. Само собой разумеется.</w:t>
-[...159 lines deleted...]
-        <w:t>— А… а что…</w:t>
+        <w:t>— Ага. Само собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что он сразу же упомянул Сигурдо, показывало, как сильно он его любит, и Виль едва сдерживал смех.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь это контрактный монстр, и то, что они будут вместе, само собой разумеется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, похоже, Мируко всё равно было тревожно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь ему говорили, что слизни бесполезны, и именно невозможность заключить контракт ни с кем, кроме слизня, и была изначальной причиной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Э-эм, э-эм…</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2318,179 +2318,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты дашь мне… имя?</w:t>
-[...127 lines deleted...]
-        <w:t>— Дам. Обязательно дам. Имя — это первый подарок на день рождения, который родители дарят своему ребёнку.</w:t>
+        <w:t>— Ты… дашь мне имя?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мнущаяся, с нотками тревоги и надежды, Мируко спросил об этом у Виля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Имя — то, что мальчик, бывший Мируко, выбросил и потерял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Виль, поддавшись нахлынувшим чувствам, крепко обнял этого мальчика (безымянного ребёнка).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дам. Я дам. Имя — это первый подарок на день рождения, который родители дарят своему ребёнку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>