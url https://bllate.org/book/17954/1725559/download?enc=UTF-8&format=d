--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,819 +14,819 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мируко</w:t>
-[...767 lines deleted...]
-        <w:t>Но даже так он продолжал отворачиваться, говоря себе, что не видел этого своими глазами, — и вот перед ним этот ребёнок.</w:t>
+        <w:t>Глава 12. Мируко</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я… я…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко попытался назвать своё имя, но внезапно застыл, осознав, что совершенно не подумал о том, как ему следует представиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Имя «Мируко» вряд ли стоило называть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь это имя ребёнка, которого бросили родители.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это не то имя, которое должен носить ребёнок, бросивший родителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко понимал это, но просто не подумал об этом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если оправдываться, то он не ожидал, что так скоро встретит кого-то, кроме себя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, парень. До моей деревни отсюда около четырёх дней пути. С этим… Сигурдо, может, уйдёт ещё больше времени. Короче, время у нас есть. Давай поговорим не спеша.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина… Виль, гладя спутанные рыжие волосы Мируко, который застыл, опустив голову, произнёс это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сумел ли Мируко понять всю доброту и смысл, вложенные в эти слова? Нет, не сумел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Просто это было бремя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко был бременем гораздо большим, чем сам думал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Я… я…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, обливаясь слезами и всхлипывая, Мируко рассказал о себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не хотел, чтобы его жалели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко даже не замечал, что ему самому себя жаль, и не думал, что его положение заслуживает сочувствия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он просто хотел сбросить с себя это бремя по имени Мируко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Ты хорошо держался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Виль, поглаживая Мируко по спине, сказал только это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он больше ничего не мог сказать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было слишком печальное и тяжёлое бремя для десятилетнего ребёнка, но этот малыш взвалил его на себя уже в три года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Виль до боли знал, что среди аристократов царит культ призыва.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверняка были и другие дети, которых выбросили из-за плохого качества призыва, не только Мируко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но даже так, все отводили глаза, говоря «мы же не видели этого своими глазами», и результатом стал этот ребёнок — Мируко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,179 +846,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ты держался до десяти лет — молодец.</w:t>
-[...127 lines deleted...]
-        <w:t>Наверняка оба испытывали стресс от того, что не могли понять друг друга.</w:t>
+        <w:t>— Ты молодец, что продержался до десяти лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как Мируко прожил эти семь лет, остаётся только догадываться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пусть у него и был Серый слизень — Сигурдо, но слизни не умеют говорить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя свои чувства они выражают через действия, но человек и слизень — разные расы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверняка они оба испытывали стресс от непонимания друг друга.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,339 +1038,339 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Вилл понимал, что слова постороннего, которого он встретил только сегодня, не развеют тоску Мируко.</w:t>
-[...287 lines deleted...]
-        <w:t>Это был момент, когда его измятое сердце понемногу начало возвращаться в прежнюю форму.</w:t>
+        <w:t>Виль понимал, что слова случайного знакомого, которого он встретил только сегодня, не развеют тоску Мируко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он всё равно хотел сказать это.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он хотел сказать это ребёнку, которого не поздравляли целых шесть лет, начиная с четырёх.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было лишь самодовольством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Подарка не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Виль сказал это от всего сердца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уу… ууууу…!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Уткнувшись лицом в грудь Виля, Мируко заплакал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Опасаясь привлечь монстров, он мог издавать лишь приглушённые звуки, но впервые в жизни плакал вслух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это был миг, когда смятое сердце Мируко немного распрямилось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>