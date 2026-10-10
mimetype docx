--- v0 (2026-07-08)
+++ v1 (2026-10-10)
@@ -14,435 +14,211 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Взрослый и ребёнок</w:t>
-[...383 lines deleted...]
-        <w:t>— Но всё же, быть без оружия и правда опасно.</w:t>
+        <w:t>Глава 11. Взрослый и ребёнок</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ай-ай! Ну-ну, не плачь, парень! Этот слизень хоть и слизень, но выглядит умным. Он сделает так, чтобы ничего не случилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Утешая Мируко, который всхлипывал и заливался слезами, мужчина снова забрался на Сигурдо. На миг Мируко подумал, что его сбросят, но, к удивлению, Сигурдо вёл себя смирно. Какие чувства или мысли у него были — да и были ли они вообще, — мужчина, ощущая лёгкую жуть, подхватил маленького ребёнка (Мируко), который всё ещё сидел на корточках и плакал. Неожиданная лёгкость тела заставила его невольно вздрогнуть.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ну-ну. Ты очень любишь своего напарника, да?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако мужчина не показал этих чувств и легонько похлопал Мируко по спине с идеально рассчитанной силой. Мужчина, видимо, привык иметь дело с детьми, но сам ребёнок (Мируко) к взрослым не привык. Внезапный контакт, к тому же тёплый и нежный, так удивил его, что слёзы сами собой остановились. К счастью, мужчина, похоже, этого не заметил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но всё же, быть безоружным и впрямь опасно.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,339 +270,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>На слова мужчины Мируко порылся в сумке и без колебаний протянул нож.</w:t>
-[...287 lines deleted...]
-        <w:t>Одной этой фразы мужчине хватило, чтобы понять, насколько узок и печален мир Мируко.</w:t>
+        <w:t>На слова мужчины Мируко, порывшись в сумке, без колебаний протянул ему нож. Настолько послушно, что мужчина, принимая нож, глубоко вздохнул.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слушай, парень. Не отдавай оружие тому, кого плохо знаешь. Что, если я нападу на тебя с этим ножом?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В наши дни не знаешь, какие люди встречаются. Более того, если кто-то находится в этом лесу, зная, что тут водятся монстры, то это либо авантюрист, либо охотник на монстров… или же тёмные личности вроде разбойников. В месте, где добрых людей, похоже, меньше, отдавать оружие и оставаться беззащитным — это самоубийство, мужчине хотелось отчитать его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Но Сигурдо ведь ничего не сделал дядечке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Мируко, глядя на мужчину с недоумением, склонил голову набок. Это было доверие — слишком искажённое и печальное, чтобы называться доверием. По одному этому слову мужчина понял, насколько узок и печален мир Мируко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -846,115 +462,51 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сказав это, мужчина свободной от ножа рукой взлохматил волосы Мируко.</w:t>
-[...63 lines deleted...]
-        <w:t>Какую жизнь ему пришлось вести в этом маленьком теле, было понятно, что трагическую, но вообразить это было невозможно.</w:t>
+        <w:t>Сказав это, мужчина свободной от ножа рукой взъерошил волосы Мируко. Рыжие волосы скрипели и были жёсткими. Какая жизнь выпала на долю этого маленького тела, понять было можно, но представить — нет.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -974,403 +526,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Ах!</w:t>
-[...351 lines deleted...]
-        <w:t>— Меня зовут Вилл. А тебя, парень?</w:t>
+        <w:t>— Вау!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина, вернув нож в сумку, подхватил лёгкое тело Мируко и усадил его к себе на колени. Шутки в сторону, он был легче пера гарпии — монстра-получеловека-полуптицы. С таким телом будет трудно пережить даже зиму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Раз уж я твой должник, не проводишь меня до деревни?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— До… деревни?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага. Если тебе всё равно куда, я бы хотел отблагодарить тебя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ловко подбирая слова, мужчина заманивал Мируко. Он не мог не думать, что чувствует себя похитителем, но ничего не поделаешь. Он не мог оставить их в беде. В общем, мужчина тоже оказался добряком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Меня зовут Виль. А тебя, парень?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>