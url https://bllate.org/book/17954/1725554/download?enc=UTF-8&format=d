--- v0 (2026-07-06)
+++ v1 (2026-10-03)
@@ -14,531 +14,531 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Человек</w:t>
-[...479 lines deleted...]
-        <w:t>В тот же миг раздался уже привычный для Мируко звук «бульк».</w:t>
+        <w:t>Глава 10. Человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«………А!? Сли…!? А!?»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот человек оказался мужчиной средних лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже, за ним кто-то гнался — позади него скакал заяц-монстр размером примерно с того самого здешнего.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ну, Сигурдо всё же был крупнее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— С-Сигурдо!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко не знал, кто этот человек, появившийся перед ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но он решил, что не может просто бросить его в беде, и в панике позвал Сигурдо по имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он верил, что одного этого достаточно, чтобы Сигурдо понял.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уо!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Дядя, сюда!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как и ожидалось, Сигурдо быстро двинулся и проскользнул своим телом между монстром и мужчиной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одновременно Мируко приказал мужчине забраться на Сигурдо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Была вероятность, что Сигурдо раздавит весом, но Мируко решил положиться на недавнюю прочность Сигурдо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина на мгновение замешкался, но затем легко и ловко запрыгнул рядом с Мируко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В тот же момент раздался звук «допун», который Мируко уже успел хорошо запомнить.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -590,403 +590,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Сурайму… пожирает монстра?»</w:t>
-[...351 lines deleted...]
-        <w:t>Мужчина, сказав это, порылся в сумке и достал маленькую круглую баночку.</w:t>
+        <w:t>— Слизень… пожирает монстра, что ли?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Он ест? Дядя, разве ты не знал?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина, увидев это своими глазами, вскрикнул от изумления, но для Мируко, который никогда не видел других слизней, кроме Сигурдо, это было вполне обычным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко наклонил голову, а мужчина, словно опешив, покачал головой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Нет, обычные слизни не занимаются хищничеством. Хотя насчёт серого слизня я не знаю. Но, малыш, ты меня спас. Спасибо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мужчина погладил Мируко по голове и улыбнулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко в последний раз гладили по голове взрослые целых семь лет назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Последний раз это был отец, который с горькой улыбкой успокаивал Мируко, испугавшегося первой в жизни повозки, за несколько часов до похода в Храм.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только Мируко осознал это, кровь прилила к его лицу, но, увидев кровь, текущую из другой руки мужчины, он тут же побледнел.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Д-дядя! Кровь! Ты ранен?!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— А? Ах да. Я расслабился, и из-за этого допустил оплошность перед каким-то зайцем-монстром (Бешеным кроликом).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этими словами мужчина порылся в сумке и достал маленькую круглую коробочку.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1006,435 +1006,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мужчина зачерпнул пальцем немного тягучей мази и нанёс на всё ещё кровоточащую рану.</w:t>
-[...383 lines deleted...]
-        <w:t>Сигурдо недовольно вздрагивал телом, слушая мужчину, который успокаивающе говорил это.</w:t>
+        <w:t>Мужчина зачерпнул немного этой густой мази пальцем и нанёс на ещё кровоточащую рану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ………Всё в порядке?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ага. Кстати, малыш, а вы что делаете в таком опасном лесу? Судя по всему, вы безоружны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По щеке Мируко скользнул напряжённый воздух.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко понял, что его заподозрили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Что же делать?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и представить не мог, что так скоро встретит людей…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Уо! А, нет, не то. Прости, я не собирался причинять вред твоему напарнику.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Мируко запаниковал, Сигурдо, уже полностью переваривший монстра, ловко изменил форму, создав наклон только в том месте, где стоял мужчина, и силой стащил его со своего тела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Причём, как только мужчина коснулся земли, Сигурдо тут же вернулся в прежнюю форму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но мужчина не обиделся, наоборот, он дружелюбно погладил тело Сигурдо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Просто, знаешь, я бы волновался, если бы ребёнок оказался в таком месте. Насколько бы ты ни был силён, если тебя окружат монстры, которые охотятся стаей, будет тяжело, правда?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сигурдо вздрогнул всем телом, словно выражая недовольство, но мужчина успокаивающе объяснил ему это.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1486,211 +1486,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Если бы их окружили, то, как бы ни был силён Сигурдо, им бы не поздоровилось.</w:t>
-[...159 lines deleted...]
-        <w:t>Из-за него могла пострадать его семья, но назад пути уже не было.</w:t>
+        <w:t>Если бы их окружили, то, даже будь это Сигурдо, им бы несдобровать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сигурдо… прости меня, я не подумал…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Где-то в глубине души Мируко возомнил, что с Сигурдо они непобедимы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но это было не так.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко прижался к Сигурдо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за него его семья могла пострадать, но назад пути уже не было.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>