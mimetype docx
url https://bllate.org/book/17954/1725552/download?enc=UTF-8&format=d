--- v0 (2026-07-05)
+++ v1 (2026-10-07)
@@ -14,403 +14,403 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В лесу</w:t>
-[...351 lines deleted...]
-        <w:t>Сидя верхом на Сигурдо, Мируко довольно улыбался.</w:t>
+        <w:t>Глава 9. В лесу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, вопреки ожиданиям Мируко, путешествие по лесу оказалось гораздо комфортнее, чем он думал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя он осознанно ходил по этому лесу уже пять лет, Сигурдо, разумеется, стал гораздо больше, чем тогда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же теперь он мог двигаться даже во время переваривания пищи, что делало его ещё более полезным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На самом деле Мируко не знал, но Сигурдо уже мог пожирать почти всех монстров, обитающих в этом лесу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С монстрами уровня босса, которые обосновались в этом лесу, он справлялся без труда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Изначально Гурэйсурайму — именно такой монстр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя он миролюбив, у него огромный аппетит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за высокой энергоэффективности он редко нападает сам, но если на него нападут, он просто действует согласно инстинкту хищника.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Именно поэтому умные монстры редко нападают на Гурэйсурайму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Сигурдо, ты такой удивительный!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сидя верхом на Сигурдо, Мируко сиял улыбкой.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -430,435 +430,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Буквально на руках и на спине — Мируко было очень неловко, но в то же время его переполняла гордость за Сигурдо.</w:t>
-[...383 lines deleted...]
-        <w:t>Он до сих пор защищает маленького, бесполезного Мируко.</w:t>
+        <w:t>Мируко, которого буквально несли и на спине, и на руках, был полон чувства вины, но всё же его переполняло восхищение Сигурдо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сам Сигурдо, гордый безудержной похвалой Мируко, радостно покачивал телом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чем дальше они углублялись, тем сильнее становилось присутствие монстров, но Мируко, как ни странно, не чувствовал особого страха.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, Мируко вовсе не думал легкомысленно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если на них нападут монстры, первым, кто может умереть, будет именно Мируко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому он вздрагивал от каждого звука, а когда появлялись монстры, вцеплялся в Сигурдо и дрожал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё же ему казалось, что это не так страшно, как он ожидал. Может быть, потому что рядом был Сигурдо?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они не могли обмениваться словами, не могли делиться чувствами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Мируко доверял Сигурдо больше, чем кому-либо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если спросить, с какой целью, он бы не ответил, но даже сейчас Сигурдо вот так защищал и поддерживал Мируко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Только Сигурдо делал для Мируко такие вещи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И так — целых семь лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь он защищал Мируко, который был маленьким и бесполезным, даже сейчас.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -878,403 +878,403 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— …? Что случилось?</w:t>
-[...351 lines deleted...]
-        <w:t>Мируко сглотнул от напряжения — и почти в то же мгновение из кустов, выкрикивая эти слова, появился человек.</w:t>
+        <w:t>— ………? Что случилось?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сигурдо внезапно остановился.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Было непонятно, смотрит ли он, но он замер, уставившись вперёд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было похоже на настороженный жест, который Мируко видел уже много раз с тех пор, как они вошли в лес, но что-то… Мируко почувствовал, что на этот раз всё иначе, и занервничал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Атмосфера не была плохой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но и хорошей она тоже не казалась.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Впереди зашуршали кусты, деревья закачались.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может, это всё-таки монстр?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Сигурдо не был настороже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шуршание травы и кустов становилось всё громче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— ………Ха!? Сли…!? А!?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко сглотнул от напряжения, и почти в тот же момент из кустов, выкрикивая эти слова, показался человек.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>