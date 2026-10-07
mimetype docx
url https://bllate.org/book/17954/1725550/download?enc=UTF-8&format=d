--- v0 (2026-07-05)
+++ v1 (2026-10-07)
@@ -14,467 +14,339 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>День рождения</w:t>
-[...415 lines deleted...]
-        <w:t>В старую сумку, которую он нашёл во флигеле, Мируко положил лишь ветхое одеяло, с которым они с Сигурдо никогда не расставались, и нож, после чего шагнул вперёд.</w:t>
+        <w:t>Глава 8. День рождения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— хруст</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но эта мысль лопнула и исчезла вместе со звуком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко на самом деле давным-давно знал, что его день рождения больше никто не будет праздновать. Но, убеждая себя, что и с другими братьями и сёстрами так же, он кое-как сохранял спокойствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко не приближался к главному дому, чтобы не видеть этой реальности. Но почему-то реальность сама пришла к нему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Весёлая вечеринка в честь дня рождения проходила в саду со стороны главного дома, который был прекрасно виден даже из комнаты Мируко в отдельном флигеле. Словно бы назло Мируко. Впрочем, Мируко подумал, что у них, скорее всего, и в мыслях не было такого — они просто напрочь забыли о позоре, запертом в отдельном флигеле.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С того дня оценки прошло уже семь лет, как его переселили в отдельный флигель.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Пойдём, Сигурдо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Семи лет было достаточно, чтобы сломать сердце маленького Мируко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В старую сумку, которую он случайно нашёл в отдельном флигеле, Мируко сложил только драное одеяло и нож, которыми они всегда пользовались вместе с Сигурдо, и зашагал.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,531 +366,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Всё равно я ничего не стою.</w:t>
-[...479 lines deleted...]
-        <w:t>Как обычно, через тайный ход Мируко направился ко входу в лес.</w:t>
+        <w:t>Всё равно я никчёмный.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Для «побега из дома» это было слишком тяжело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не хотел обременять свою семью (Сигурдо), но, возможно, начиная с сегодняшнего дня паёк прекратят. В худшем случае его могли даже убить. Тогда уж лучше уйти в лес, подумал Мируко. Или даже наоборот — пройти через лес и добраться до какого-нибудь другого города или деревни, так будет безопаснее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Конечно, Мируко и сам понимал, что так гладко не выйдет. Но раз он понял, что здесь ему больше совсем нет места, оставаться вечно он не мог. Ведь неизвестно, что с ним сделают.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сигурдо ничего не говорил. Конечно, у него не было органов, издающих звуки или голос, но Сигурдо всегда показывал всё действиями. Как в день их первой встречи, он останавливал Мируко, когда что-то было нельзя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И вот такой Сигурдо молча следовал за Мируко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Значит, Сигурдо тоже согласен на это безрассудное и глупое приключение, — так решил Мируко. Решил так думать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как обычно, он прошёл потайным ходом и направился ко входу в лес.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1038,115 +654,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но дорога, по которой он больше не пойдёт.</w:t>
-[...63 lines deleted...]
-        <w:t>Он и не собирался оглядываться.</w:t>
+        <w:t>Но дорога, по которой он больше не пройдёт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко не обернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он и не собирался оборачиваться.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>