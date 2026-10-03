--- v0 (2026-07-04)
+++ v1 (2026-10-03)
@@ -14,115 +14,115 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Грэйсурайму</w:t>
-[...63 lines deleted...]
-        <w:t>Слуги хмурились, видя Мируко с Сигурдо, но не вмешивались.</w:t>
+        <w:t>Глава 7. Серый слизень</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С тех пор они — человек и слизень — были неразлучны, что бы ни делали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слуги хмурились, когда Мируко ходил повсюду с Сигурдо, но на этом всё и ограничивалось.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,467 +174,435 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Утром он пробирался через потайной ход к опушке леса, когда с проголодался — перекусывал плодами, которые Сигурдо приносил неизвестно откуда, и так играл до самого заката.</w:t>
-[...415 lines deleted...]
-        <w:t>Правда, в пути он выдохся, так что в итоге книгу понёс Сигурдо.</w:t>
+        <w:t>С утра он пробирался по потайному ходу к опушке леса, а когда слегка проголодается, срывал плоды, которые Сигурдо приносил неизвестно откуда, и так они играли до самого заката.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>По ночам они делили между собой чёрствый хлеб и суп с овощными обрезками, которые ему выдавали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вместо ванны он слегка ополаскивался в маленьком ведре с водой, а Сигурдо нежно обволакивал тело Мируко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже, слизень поедал всю грязь, пот и микробов, приставших к телу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Благодаря этому Мируко становился гораздо, гораздо чище, чем когда мылся сам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А потом он ложился не на кровать, которая грозила вот-вот развалиться, а на Сигурдо, и укрывался старым, ветхим одеялом, которое, хоть и было дырявым, но достаточно большим, чтобы укрыть их обоих.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И тогда ему казалось, будто они спят, прижавшись друг к другу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однажды Мируко нашёл в комнате с потайным ходом одну книгу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была энциклопедия, и для Мируко, который только что встретил свой пятый день рождения, так никем и не отпразднованный, в ней было много трудных иероглифов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако страница, посвящённая слизням, была простой, и на ней были написаны только те слова, которые мог понять даже Мируко, так что он смог её прочитать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Давай почитаем её вместе в проходе!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Энциклопедия была тяжёлой, но Мируко нёс её, крепко прижав к себе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Правда, в итоге он выдохся по дороге, и в конце концов понёс её Сигурдо.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,499 +622,531 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>— Гу... гурэй, гурэй сурайму... Гурэйсурайму!</w:t>
-[...447 lines deleted...]
-        <w:t>А на днях он даже съел монстра в виде волка.</w:t>
+        <w:t>— Се… серый… серый слизень… это Гурэйсурайму!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они тесно прижались друг к другу, разыскивая того же вида слизня, что и Сигурдо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от других монстров, этому было посвящено всего несколько страниц, так что Мируко нашёл его на удивление легко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там было написано, что это крупный и редкий слизень, но и только.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё же Мируко обрадовался, решив, что узнал о Сигурдо хоть чуточку больше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Слизней, оказывается, очень много.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но поскольку он уже закончил с разделом о серых слизнях, Мируко решил почитать и о других видах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если подумать, Мируко никогда не видел слизней, кроме Сигурдо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя они были в лесу, Мируко ни разу не встречал ни обычного слизня, которого, по словам энциклопедии, часто можно заметить, ни зелёного слизня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может быть, если зайти чуть глубже, он сможет их увидеть?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Думая так, Мируко посмотрел на Сигурдо, который был рядом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сигурдо поедал не только хлеб и суп, которыми они делились, но и монстров, появлявшихся здесь, пока они играли.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может быть, поэтому?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда они встретились в первый раз, Сигурдо, который, казалось, был одинаков и в длину, и в ширину, теперь стал больше самого Мируко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычно он подстраивал свою высоту под Мируко, но, например, когда он превращался в «кровать», он становился длиннее Мируко и имел достаточную ширину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А недавно он даже съел монстра в форме волка.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,115 +1198,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Хотя Сигурдо и был контрактным монстром, для Мируко он был другом, нет — единственной семьёй.</w:t>
-[...63 lines deleted...]
-        <w:t>Ему не хотелось становиться бременем для семьи.</w:t>
+        <w:t>Хотя Сигурдо и был монстром, заключившим с ним контракт, для Мируко он был другом, нет, его единственной семьёй.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не хотел подвергать семью опасности, к тому же Мируко, слабый и худой, был только обузой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он не хотел быть бременем для своей семьи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>