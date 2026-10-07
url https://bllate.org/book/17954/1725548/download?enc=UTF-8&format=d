--- v0 (2026-07-05)
+++ v1 (2026-10-07)
@@ -14,531 +14,563 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сигурдо</w:t>
-[...479 lines deleted...]
-        <w:t>Мируко тоже очень любил его, поэтому хотел уважать волю Сурайму.</w:t>
+        <w:t>Глава 6. Сигурдо</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако Мируко никак не мог выбросить из головы того слизня, и не прошло и двух дней, как он снова воспользовался потайным ходом и направился в лес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сначала слизень, словно рассердившись, пытался отослать Мируко обратно, но в конце концов — то ли смирившись, то ли решив, что если Мируко не будет заходить в сам лес, то пусть делает что хочет — перестал его прогонять.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вход и проход.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это было тесное пространство, но для Мируко оно стало игровой площадкой — более чем просторной.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Мируко рисовал на дорожке камешками, слизень тоже брал камешек и царапал им пол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Получались просто нагромождения кругов и линий, но Мируко они казались прекраснее любой картины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Мируко заговаривал с ним, слизень дрожал всем телом в ответ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Возможно, это было просто случайное совпадение, и никакого звука не было, но Мируко казалось, что это более красноречивый разговор, чем болтовня слуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда Мируко хотелось спать, слизень растягивался во всю длину своего тела и становился постелью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прохладное тело слизня казалось теплее, чем кровать в его собственной комнате.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко не знал, что думает слизень, но ему казалось, что этот слизень — его друг, несмотря на разницу видов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рядом с этим слизнем Мируко не чувствовал одиночества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Инстинкт призывателя кричал: «Заключи контракт!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, наверное, это невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ведь слизень, похоже, очень полюбил этот лес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко любил слизня и хотел уважать его волю.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -558,691 +590,723 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Как обычно, Мируко и Сурайму — человек и монстр — играли вместе.</w:t>
-[...639 lines deleted...]
-        <w:t>Если появится ещё один монстр, у Сурайму может не остаться средств защиты.</w:t>
+        <w:t>Как обычно, Мируко и слизень играли вместе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вдруг из леса появился мелкий монстр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хоть и мелкий, но монстр есть монстр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С телом, похожим на большую крысу, этот монстр, видимо, смотрел свысока и на Мируко, и на слизня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Без предупреждения, с явной враждебностью, он набросился на них.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Монстр без колебаний прыгнул, намереваясь рассечь кожу Мируко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но перед оцепеневшим от неожиданности Мируко слизень выскочил вперёд, словно защищая его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>А затем, сильно деформировав своё тело, приняв круглую форму, он поглотил монстра, словно обволакивая его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя тело слизня должно было быть достаточно твёрдым, чтобы Мируко мог на нём сидеть, он стал мягким, как вода, поглотил монстра, а затем снова вернулся к прежней твёрдости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Нет, возможно, стал даже твёрже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Монстр пытался выбраться, вонзая зубы и когти, но слизень не поддавался и продолжал удерживать его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Вскоре тело монстра сильно дёрнулось, словно в судороге, и из его рта хлынула кровь, после чего он перестал сопротивляться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Присмотревшись, Мируко заметил, что задние лапы монстра растворились и исчезли, а живот тоже начал медленно плавиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кровь и плоть смешались, и серое тело слизня начало становиться красновато-чёрным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это зрелище должно было быть ужасным, но Мируко просто заворожённо смотрел на него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Страх был.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ещё больше его радовало, что этот слизень бросился защищать его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ах! Прости! Если больно, скажи!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока слизень медленно переваривал монстра, он не двигался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверное, он не мог двигаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как только Мируко это понял, он подумал, что дело плохо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если появится ещё один монстр, у слизня может не быть средств защиты.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1262,243 +1326,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>С этой мыслью Мируко изо всех сил попытался толкнуть Сурайму поближе к проходу.</w:t>
-[...191 lines deleted...]
-        <w:t>«Хну-у… Хну-ну-ну-у…»</w:t>
+        <w:t>С этой мыслью Мируко изо всех сил попытался оттолкнуть слизня ближе к проходу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В его голове это было самым безопасным местом, которое он только мог придумать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Мируко и слизень были одного размера, а весил слизень больше.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же Мируко был трёхлетним ребёнком, ослабленным недоеданием и недостатком движения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сколько бы он ни старался, слизень не мог сдвинуться с места, но трёхлетний ребёнок об этом не думал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он просто отчаянно пытался помочь своему другу другого вида.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Фну!.. Фнунуну!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,211 +1582,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>«Ну?»</w:t>
-[...159 lines deleted...]
-        <w:t>Словно говоря, что всё понимает, Сурайму вернулся к проходу и принял форму постели.</w:t>
+        <w:t>— Нну?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Раздался особенно громкий звук, и слизень принял форму стула, усадив на себя Мируко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Похоже, переваривание закончилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко поник, чувствуя себя бесполезным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Прости... Я подумал, что это опасно...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно говоря, что всё понимает, слизень вернулся в проход и принял форму кровати.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1742,371 +1806,371 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Видимо, переваривание завершилось.</w:t>
-[...319 lines deleted...]
-        <w:t>«Тёплое…»</w:t>
+        <w:t>Переваривание, видимо, завершилось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Наелся?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко погладил его тело, и вдруг слизень начал втягивать руку Мируко внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прямо как того монстра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На мгновение Мируко подумал, не съедят ли его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, как ни странно, страшно не было, и он чувствовал, что это не то же самое.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рука Мируко в конце концов добралась до сферы внутри тела слизня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сфера, видимая даже снаружи тела, — Мируко удивился, не было ли это чем-то важным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но ему показалось, что ему велели прикоснуться к ней, и Мируко без колебаний коснулся этой сферы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То, что это был орган, называемый ядром, — сердцем для слизней, — Мируко узнал немного позже.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Тёпленькое...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2158,211 +2222,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Будучи ещё маленьким и необученным, Мируко не понимал, что это была магическая сила, но он смутно осознавал, что контракт заключён.</w:t>
-[...159 lines deleted...]
-        <w:t>Мируко, ни секунды не колеблясь, подарил это имя Сурайму.</w:t>
+        <w:t>Мируко, будучи ещё слишком малым и необученным, не мог понять, что это нечто — магическая сила, но он смутно осознал, что смог заключить контракт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко медленно вытащил руку из тела слизня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Спасибо, Сигурдо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И с сияющей улыбкой назвал слизня по имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Имя принца из его любимой книжки с картинками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко, ни секунды не колеблясь, дал это имя слизню.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>