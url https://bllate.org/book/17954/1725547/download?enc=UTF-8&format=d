--- v0 (2026-07-06)
+++ v1 (2026-10-08)
@@ -14,83 +14,83 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сурайму</w:t>
-[...31 lines deleted...]
-        <w:t>Однако грустное оставалось грустным.</w:t>
+        <w:t>Глава 5. Слизни</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но всё равно грустное оставалось грустным.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -174,275 +174,275 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>В возрасте, когда без родительской… или, по крайней мере, без защиты какого-нибудь взрослого выжить невозможно.</w:t>
-[...223 lines deleted...]
-        <w:t>Хотел, чтобы его обняли.</w:t>
+        <w:t>В возрасте, когда без защиты родителей… или хотя бы какого-нибудь взрослого невозможно выжить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если говорить о том, была ли у него хоть какая-то защита, то, пожалуй, была.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Еду давали, пусть самую малость, и хотя комнатушка была ветхой, в отдельном флигеле вдали от главного дома, но место для жизни у него имелось.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Одежду тоже давали, каждый день чистую, хоть и поношенную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>У него было всё, кроме любви.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Жаловаться — не по чину», — усмехнулся один из слуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но маленький Мируко больше всего на свете хотел именно эту любовь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотел, чтобы его кто-нибудь обнял.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -494,691 +494,691 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он не понимал, почему ему приходится страдать.</w:t>
-[...639 lines deleted...]
-        <w:t>Маленький Мируко ещё не знал, какова экология Сурайму.</w:t>
+        <w:t>Он не понимал, почему с ним так поступают.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однажды Мируко обнаружил в отдельном флигеле потайной ход.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Скорее всего, построенный на случай экстренной эвакуации, этот ход вёл ко входу в лес позади дома.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Густые заросли скрывали солнце, света было недостаточно, и вокруг царил сумрак.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слышался шорох — наверное, мелкие монстры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>При этой мысли ноги Мируко от страха подкосились и отказывались двигаться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Территория поместья, особенно главный дом, была защищена мощным барьером.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но был ли барьер у отдельного флигеля, где сейчас жил Мируко, он не знал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Может быть, монстры, преследуя Мируко, могли войти внутрь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Думая так, он понимал, что бежать или не бежать — разницы нет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шум становился всё громче.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Наверняка монстр приближается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Осознав это, из глаз Мируко брызнули слёзы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ничего нельзя было поделать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Шорох</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …хи!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Существом, появившимся с особенно громким шумом, был странный огромный слизень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обычные слизни коричневые и размером не больше двадцати сантиметров, но этот был серого цвета и — хоть Мируко из-за недоедания и был мельче других детей — ростом с трёхлетнего Мируко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Такой большой слизень, казалось, мог бы слопать тощего Мируко целиком, хрустя косточками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Этот огромный слизень, покачивая телом, медленно приближался к Мируко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Маленький Мируко ещё не знал, какова биология слизней.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,179 +1198,179 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Он попытался развернуться и броситься прочь, но из-за страха, вызвавшего панику, и недостатка движения ноги не слушались его, и он неминуемо рухнул бы… но вдруг.</w:t>
-[...127 lines deleted...]
-        <w:t>Тело этого Сурайму, в отличие от обычных, было твёрдым, но, наоборот, благодаря этому тело Мируко мягко отскочило, а удар был поглощён.</w:t>
+        <w:t>Пытаясь убежать, он резко развернулся, но из-за паники и недостатка движения ноги не слушались, и он просто рухнул… но.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Плюх!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Хи… а?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Прямо перед этим слизень скользнул под него и подхватил Мируко, смягчив падение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тело этого слизня, в отличие от обычных слизней, было плотным, но благодаря этому тело Мируко лишь слегка подпрыгнуло, и удар был поглощён.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1422,83 +1422,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Но Мируко так не показалось: ему почудилось, что Сурайму защитил его.</w:t>
-[...31 lines deleted...]
-        <w:t>Когда он медленно отстранился от тела Сурайму, тот, дрожа всем телом, передвинулся за спину Мируко.</w:t>
+        <w:t>Но Мируко так не казалось; он чувствовал, что слизень защитил его.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Медленно отодвинувшись от тела слизня, тот задрожал всем телом и переместился за спину Мируко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1518,243 +1518,243 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Когда Мируко, недоумевая, что тот делает, посмотрел на него, Сурайму ловко выгнул середину своего тела, сделав её впалой.</w:t>
-[...191 lines deleted...]
-        <w:t>Мируко подумал, куда его несут, но оказалось, что это был вход в потайной ход, откуда Мируко только что вышел.</w:t>
+        <w:t>Мируко смотрел, что же тот будет делать, и слизень ловко вдавил середину своего тела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он принял форму маленького стульчика без спинки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но Мируко не понял, что тот хочет сказать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— Ух!?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>То ли потеряв терпение от растерянного Мируко, слизень подпрыгнул в этой форме, снова оказался у Мируко за спиной и, словно подсечкой, усадил его на своё тело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Не обращая внимания на испуганного Мируко, слизень начал перемещаться мелкими прыжками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Куда его несут? Оказалось, что это был вход в тот самый потайной ход, из которого Мируко только что вышел.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1774,307 +1774,307 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Мируко склонил голову, но Сурайму не умел говорить и ничего не ответил.</w:t>
-[...255 lines deleted...]
-        <w:t>Сурайму молча смотрел вслед Мируко.</w:t>
+        <w:t>Мируко наклонил голову, но слизень не умел говорить и ничего не ответил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но, словно это и был ответ, слизень медленно сжал тело, заставляя Мируко встать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко обернулся, но слизень не двигался.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Всё-таки он хочет, чтобы тот вернулся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если бы слизень хотел съесть Мируко, он бы уже наверняка это сделал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>— …Понял. Пока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Помахав рукой, Мируко направился обратно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Пока его спина не стала маленькой и не исчезла из виду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слизень просто молча смотрел на спину Мируко.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>