--- v0 (2026-07-05)
+++ v1 (2026-10-07)
@@ -14,1139 +14,1139 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Призыватель</w:t>
-[...1087 lines deleted...]
-        <w:t>Из монстров, которых Мируко может призвать своей магией, подходят только Сурайму, занимающие самое низкое положение среди монстров.</w:t>
+        <w:t>Глава 4. Призыватель</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мага, заключающего контракт с монстром и способного свободно его призывать, называют призывателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В стране Дисукоминия такие призыватели были основой национальной обороны и, по сути, самим государственным интересом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому призыватели с огромной силой пользовались привилегиями, но слабых, наоборот, презирали.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Особенно если это были аристократы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Несчастье Мируко началось с того, что он был ребёнком аристократа… и вдобавок маркиза.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рыжие волосы, веснушки, тяжёлые веки, маленькие, узкие глаза, низкий нос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко не был уродлив, но и красавцем его назвать было нельзя. Однако его старший и младший братья родились с красивыми и милыми лицами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И всё же поначалу всё было хорошо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Он всё равно наш ребёнок», — неуклюже, но с любовью относились к нему маркиз и его супруга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но величайшее несчастье случилось в день его третьего рождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дети аристократов Дисукоминии по достижении трёх лет должны отправиться в Храм и пройти Оценку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Там определяется их жизнь… их сила как призывателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Чтобы призыватель мог заключить контракт с монстром, необходимы различные характеристики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во-первых, Совместимость контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это определяет, с монстрами какой расы можно заключить контракт. Даже если все остальные параметры превосходны, при плохой совместимости контракт в принципе невозможен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроме того, сама совместимость имеет множество пунктов, и в зависимости от содержания, даже в пределах одной расы, для некоторых видов вероятность успешного контракта может снизиться.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Во-вторых, Верхний предел контрактов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Количество монстров, с которыми можно заключить контракт, ограничено. В среднем это 3–5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Даже если монстры одной расы и одного вида, разные особи считаются за одну единицу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя заключить контракт сверх лимита невозможно, можно освободить слот, расторгнув контракт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Разумеется, расторжение сопряжено с рисками.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>И наконец, Верхний предел магической силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Призыватель не тратит магическую силу на призыв, но тратит её при заключении контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Причём количество затрачиваемой магии зависит не от силы монстра, а от самой расы, поэтому, естественно, чем выше предел, тем выгоднее.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако предел, до которого человек может вырасти за всю жизнь, предопределён.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Храм способен оценить эти три характеристики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Поэтому аристократы проводят эту Оценку примерно в трёхлетнем возрасте, когда магическая сила немного стабилизируется, и определяют ценность своего ребёнка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Естественно, Мируко тоже прошёл эту Оценку в свой третий день рождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>С этого момента и начался ад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Оказалось, что Мируко мог заключать контракты с самыми разными монстрами, и верхнего предела по количеству контрактов у него не было.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако вместе с этим был дан и ошеломляющий результат — его магическая сила уже достигла предела, выше которого подняться невозможно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Выше которого»… иными словами, Мируко уже в три года, обладая лишь крошечным запасом магии, достиг своего предела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сколько бы ни было у него лимита по контрактам, сколько бы ни был он совместим с любыми расами, при малом количестве магии всё это лишено смысла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из монстров, которых можно призвать на магии Мируко, подойдут разве что Слизни — низший ранг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1198,83 +1198,83 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Любовь, которую он получал до этого момента, отняли и, словно заполняя освободившееся место, перенаправили на старшего брата и младшего брата.</w:t>
-[...31 lines deleted...]
-        <w:t>Естественно, Мируко плакал и кричал, но, осознав, что в этой реальности даже слуги не обращают на него внимания, в конце концов он перестал плакать на публике.</w:t>
+        <w:t>Всю любовь, которую он получал до сих пор, отобрали и, словно восполняя образовавшуюся пустоту, направили на старшего и младшего братьев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Естественно, Мируко плакал и кричал, но, столкнувшись с тем, что даже слуги на него не обращают внимания, в конце концов он перестал плакать на людях.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>