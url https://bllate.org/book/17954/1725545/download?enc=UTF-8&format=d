--- v0 (2026-07-05)
+++ v1 (2026-10-06)
@@ -14,371 +14,371 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Раздался звук сломленного сердца</w:t>
-[...319 lines deleted...]
-        <w:t>Будто впечатывая её в память.</w:t>
+        <w:t>Глава 3. Был слышен звук ломающегося сердца</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>––– хруст</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В голове Мируко раздался лёгкий хруст.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Перед его глазами младший брат весело смеялся, а родители и старший брат с любовью вручали ему подарки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это была та же сцена, что он видел на дне рождения старшего брата два месяца назад, но такой сцены не было на его собственном дне рождения три месяца назад.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Дело было не в обиде Мируко на то, что его не поздравили.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В конце концов, его не приглашали ни на день рождения младшего брата, ни на день рождения старшего, но и это его не потрясло.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Просто он осознал собственную ценность своего существования — и это стало для него потрясением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ах, всё-таки я — ненужный ребёнок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко пристально вглядывался в эту счастливую картину.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Словно пытаясь запечатлеть её в своих глазах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -398,211 +398,211 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Наверное, потому что у него уже не осталось чувств, чтобы плакать.</w:t>
-[...159 lines deleted...]
-        <w:t>Потому что у него не было органов, издающих голос или звуки.</w:t>
+        <w:t>Наверное, потому что у него не осталось чувств, чтобы плакать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>«Пойдём, Сигурдо».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Некоторое время он стоял так, затем крепко зажмурился и обратился к существу рядом с собой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это серое тело ростом с самого Мируко было монстром по имени Гурэйсурайму, его напарником по контракту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Гурэйсурайму молчал.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Потому что у него не было органов, способных издавать звуки или голос.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -654,115 +654,115 @@
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Говорят, у него нет органов, заслуживающих называться глазами.</w:t>
-[...63 lines deleted...]
-        <w:t>Показалось, что Гурэйсурайму, следовавший за Мируко, на мгновение бросил злобный взгляд на счастливо смеющуюся семью...</w:t>
+        <w:t>Говорят, у него нет органов, которые можно было бы назвать глазами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Но так ли это на самом деле?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Мируко показалось, что на мгновение Гурэйсурайму, следовавший за ним, будто бы с ненавистью взглянул на семью, весело смеявшуюся вместе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>