--- v0 (2026-07-06)
+++ v1 (2026-10-07)
@@ -14,1395 +14,1395 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Сурайму</w:t>
-[...1343 lines deleted...]
-        <w:t>Хотя глаз у него быть не может.</w:t>
+        <w:t>Глава 2. Слизни</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>## Семейство</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Слизни — это слабые монстры, встречающиеся повсюду.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Из-за полупрозрачного тела даже их уязвимое ядро видно невооружённым глазом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Они постоянно служат пищей для других монстров, превращаясь в энергию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Интеллекта у них нет, а магической силы при заключении контракта требуется крайне мало, поэтому заключить контракт легко.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>К тому же считается, что риск при расторжении контракта полностью отсутствует.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако никто специально не стремится заключить контракт со слизнем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Тот, кто это делает, — либо совершенный безумец, либо человек с почти отсутствующей магической силой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>## Обычный слизень</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Самый распространённый слизень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Его коричневое тело дрожит и колышется при каждом прыжке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обладает ли он чем-то вроде инстинкта настороженности? Если подойти неосторожно, он атакует.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>## Куриасурайму</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Встречается так же часто, как и обычный слизень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>В отличие от него, у этого бесцветное прозрачное тело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако, возможно, он не такой крепкий: его жидкое тело стелется по земле при движении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Если не нападать на него первым, он не станет атаковать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>## Бурусурайму</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Голубой слизень, которого часто можно увидеть у воды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как и Куриасурайму, передвигается ползком, размазывая своё жидкое тело.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Это настолько трусливый слизень, что прячется, завидев других монстров или людей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>## Гуриинсурайму</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Зелёный слизень, которого часто можно увидеть в лесах и на лугах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Сам он не нападает активно, но если подойти неосторожно, может атаковать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Рядом с Гуриинсурайму часто находят перебродившие пучки травы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>## Рэддосурайму</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Относительно редкий слизень, обитающий возле вулканов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Обладает довольно сильной агрессивностью и активно нападает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Выдыхает нечто вроде горячего ветра; если он попадёт на вас, можно получить сильные ожоги, так что будьте осторожны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>## Ховайтосурайму</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>На первый взгляд похож на Куриасурайму, но отличается мутно-белым цветом из-за низкой прозрачности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Кроме того, его чаще можно увидеть не у воды, а возле храмов и тому подобных мест.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Однако привычка прятаться, если рядом кто-то есть, и манера передвигаться ползком — такие же.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>## Паапурусурайму</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Когда появляется этот слизень, воздух наполняется миазмами, так что требуется осторожность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Как и Рэддосурайму, этот слизень весьма агрессивен и выплёвывает нечто вроде пищеварительного сока, способного растворить даже мясо.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя не слышно историй о том, чтобы кого-то съели, нельзя гарантировать, что этого не случится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>## Гурэйсурайму</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Довольно крупный серый слизень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Встречается редко, и это самый загадочный слизень.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Он просто неподвижно смотрит на тебя своим огромным телом, не шевелясь ни на миллиметр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357A74">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Хотя у него и не может быть глаз...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00357A74">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB20FC" w:rsidRPr="00357A74" w:rsidRDefault="00357A74" w:rsidP="00BB20FC">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>